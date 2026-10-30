--- v1 (2025-12-04)
+++ v2 (2026-10-30)
@@ -7,1509 +7,1402 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004A5316">
-        <w:t>ARTICLE XIV</w:t>
+      <w:r>
+        <w:t xml:space="preserve">ARTICLE XIV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A5316">
-        <w:t>EMINENT DOMAIN</w:t>
+      <w:r>
+        <w:t xml:space="preserve">EMINENT DOMAIN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
-[...117 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Editor’s Note</w:t>
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">For similar provisions in Constitution of 1868, see Const 1868, Art VI, </w:t>
+        <w:t xml:space="preserve">SECTION 1.</w:t>
       </w:r>
-      <w:r w:rsidR="004A5316" w:rsidRPr="004A5316">
-        <w:t xml:space="preserve">Section </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Boundary rivers.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A5316">
-[...157 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Editor’s Note</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">The State shall have concurrent jurisdiction on all rivers bordering on this State, so far as such rivers shall form a common boundary to this and any other State bounded by the same; and they, together with all navigable waters within the limits of the State, shall be common highways and forever free, as well to the inhabitants of this State as to the citizens of the United States, without any tax or impost therefor, unless the same be expressly provided for by the General Assembly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
-[...80 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004A5316">
-[...85 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Editor’s Note</w:t>
+        <w:t xml:space="preserve">Editor’s Note</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
-[...198 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Editor’s Note</w:t>
+        <w:t xml:space="preserve">For similar provisions in Constitution of 1868, see Const 1868, Art VI, Section 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
-[...86 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004A5316">
-[...48 lines deleted...]
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Editor’s Note</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SECTION 2.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A3B14" w:rsidP="004A5316">
+      <w:r>
+        <w:t xml:space="preserve"> Title to certain lands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004A5316">
-        <w:t xml:space="preserve">This section, entitled </w:t>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">The title to all lands and other property which have heretofore accrued to this State by grant, gift, purchase, forfeiture, escheats or otherwise shall vest in the State of South Carolina, the same as though no change had taken place.</w:t>
       </w:r>
-      <w:r w:rsidR="004A5316" w:rsidRPr="004A5316">
-[...18 lines deleted...]
-    <w:p w:rsidR="00B71A37" w:rsidRPr="004A5316" w:rsidRDefault="00B71A37" w:rsidP="004A5316">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B71A37" w:rsidRPr="004A5316" w:rsidSect="004A5316">
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Editor’s Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For similar provisions in Constitution of 1868, see Const 1868, Art VI, Section 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SECTION 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ultimate property in lands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">The people of the State are declared to possess the ultimate property in and to all lands within the jurisdiction of the State; and all lands the title to which shall fail from defect of heirs shall revert or escheat to the people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Editor’s Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For similar provisions in Constitution of 1868, see Const 1868, Art VI, Section 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SECTION 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Navigable waters free; tax for use of wharf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">All navigable waters shall forever remain public highways free to the citizens of the State and the United States without tax, impost or toll imposed; and no tax, toll, impost or wharfage shall be imposed, demanded or received from the owners of any merchandise or commodity for the use of the shores or any wharf erected on the shores or in or over the waters of any navigable stream unless the same be authorized by the General Assembly. (1970 (56) 2684; 1971 (57) 315.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Editor’s Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This section was originally Section 28 of Article I. It was transferred to its present location by the amendment ratified by 1971 Act No 276 (1971 (57) 315) which effected the revision of that article. For similar provisions in Constitution of 1868, see former Art I, Section 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SECTION 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Reserved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Editor’s Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This section, entitled “Slum clearance and redevelopment; acquisition of air rights and surface rights”, was reserved by 2007 Act No. 15. As to taking of land to remedy blight, see S.C. Const. Art. I, Section 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="648"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1512"/>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="1944"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2376"/>
+          <w:tab w:val="left" w:pos="2592"/>
+          <w:tab w:val="left" w:pos="2808"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3456"/>
+          <w:tab w:val="left" w:pos="3672"/>
+          <w:tab w:val="left" w:pos="3888"/>
+          <w:tab w:val="left" w:pos="4104"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4752"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5616"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000E7FF4" w:rsidR="00B71A37" w:rsidSect="000E7FF4">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p w:rsidR="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p w:rsidR="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p w:rsidR="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+    <w:p w:rsidR="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004A5316" w:rsidRPr="004A5316" w:rsidRDefault="004A5316" w:rsidP="004A5316">
+  <w:p w:rsidR="000E7FF4" w:rsidRPr="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="216"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A3B14"/>
+    <w:rsidRoot w:val="00736EFB"/>
     <w:rsid w:val="0000020D"/>
     <w:rsid w:val="00000E83"/>
     <w:rsid w:val="00002D89"/>
     <w:rsid w:val="00011B46"/>
     <w:rsid w:val="000140F5"/>
     <w:rsid w:val="00027274"/>
     <w:rsid w:val="00030848"/>
     <w:rsid w:val="00037CA0"/>
     <w:rsid w:val="00043F7E"/>
     <w:rsid w:val="00047B01"/>
     <w:rsid w:val="0006309A"/>
     <w:rsid w:val="00072E27"/>
     <w:rsid w:val="000738A0"/>
     <w:rsid w:val="0007414B"/>
     <w:rsid w:val="00076653"/>
     <w:rsid w:val="00076F84"/>
     <w:rsid w:val="00077F89"/>
     <w:rsid w:val="00083C7A"/>
     <w:rsid w:val="00085B93"/>
     <w:rsid w:val="00097600"/>
     <w:rsid w:val="000976BF"/>
     <w:rsid w:val="000A4F6C"/>
     <w:rsid w:val="000A6C47"/>
     <w:rsid w:val="000B3471"/>
     <w:rsid w:val="000B44F4"/>
     <w:rsid w:val="000B5E2F"/>
     <w:rsid w:val="000B66EF"/>
     <w:rsid w:val="000D4C6A"/>
     <w:rsid w:val="000D50A3"/>
     <w:rsid w:val="000E4470"/>
+    <w:rsid w:val="000E7FF4"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F10B0"/>
     <w:rsid w:val="00120A59"/>
     <w:rsid w:val="0012141C"/>
     <w:rsid w:val="001248BB"/>
     <w:rsid w:val="00126149"/>
     <w:rsid w:val="0013374B"/>
     <w:rsid w:val="00146402"/>
     <w:rsid w:val="00152D39"/>
     <w:rsid w:val="00156E48"/>
     <w:rsid w:val="0016021B"/>
     <w:rsid w:val="001633C7"/>
     <w:rsid w:val="0016515D"/>
     <w:rsid w:val="00167F61"/>
     <w:rsid w:val="0017110D"/>
     <w:rsid w:val="0017767D"/>
     <w:rsid w:val="0018057A"/>
     <w:rsid w:val="001812B8"/>
     <w:rsid w:val="00183147"/>
     <w:rsid w:val="00185FC6"/>
     <w:rsid w:val="00187678"/>
     <w:rsid w:val="0019087C"/>
     <w:rsid w:val="00190BC2"/>
     <w:rsid w:val="00194F89"/>
     <w:rsid w:val="001A0DBE"/>
@@ -1602,52 +1495,50 @@
     <w:rsid w:val="003E0F11"/>
     <w:rsid w:val="003E6D2C"/>
     <w:rsid w:val="003E6DD7"/>
     <w:rsid w:val="003E773A"/>
     <w:rsid w:val="003F69C8"/>
     <w:rsid w:val="0040266C"/>
     <w:rsid w:val="00413196"/>
     <w:rsid w:val="00417C71"/>
     <w:rsid w:val="00430CBC"/>
     <w:rsid w:val="00431B8B"/>
     <w:rsid w:val="00436428"/>
     <w:rsid w:val="00441B20"/>
     <w:rsid w:val="00454C8C"/>
     <w:rsid w:val="00456EC2"/>
     <w:rsid w:val="00456F3C"/>
     <w:rsid w:val="00457E2F"/>
     <w:rsid w:val="0046182A"/>
     <w:rsid w:val="004732FE"/>
     <w:rsid w:val="0047448F"/>
     <w:rsid w:val="00477CB8"/>
     <w:rsid w:val="00480A3B"/>
     <w:rsid w:val="004851F2"/>
     <w:rsid w:val="00493FDF"/>
     <w:rsid w:val="00495E5A"/>
     <w:rsid w:val="004971F4"/>
-    <w:rsid w:val="004A3B14"/>
-    <w:rsid w:val="004A5316"/>
     <w:rsid w:val="004A6D87"/>
     <w:rsid w:val="004A73FA"/>
     <w:rsid w:val="004B0B4A"/>
     <w:rsid w:val="004B57A0"/>
     <w:rsid w:val="004B5E08"/>
     <w:rsid w:val="004C1125"/>
     <w:rsid w:val="004C15A3"/>
     <w:rsid w:val="004C63E2"/>
     <w:rsid w:val="004C70E7"/>
     <w:rsid w:val="004D0946"/>
     <w:rsid w:val="004D684C"/>
     <w:rsid w:val="004E3EE2"/>
     <w:rsid w:val="004E43D2"/>
     <w:rsid w:val="0050087E"/>
     <w:rsid w:val="00501029"/>
     <w:rsid w:val="005036E9"/>
     <w:rsid w:val="00505DC8"/>
     <w:rsid w:val="005137FA"/>
     <w:rsid w:val="00514CFD"/>
     <w:rsid w:val="00517B69"/>
     <w:rsid w:val="0052168D"/>
     <w:rsid w:val="00524627"/>
     <w:rsid w:val="005313C0"/>
     <w:rsid w:val="005406A4"/>
     <w:rsid w:val="00542E93"/>
@@ -1702,50 +1593,51 @@
     <w:rsid w:val="006749E9"/>
     <w:rsid w:val="006866A1"/>
     <w:rsid w:val="00687693"/>
     <w:rsid w:val="0069029F"/>
     <w:rsid w:val="00696E44"/>
     <w:rsid w:val="006A09A5"/>
     <w:rsid w:val="006B1133"/>
     <w:rsid w:val="006B28A1"/>
     <w:rsid w:val="006B685B"/>
     <w:rsid w:val="006C231D"/>
     <w:rsid w:val="006C4360"/>
     <w:rsid w:val="006C5C30"/>
     <w:rsid w:val="006D07FC"/>
     <w:rsid w:val="006D13BB"/>
     <w:rsid w:val="006D13FD"/>
     <w:rsid w:val="006D61E9"/>
     <w:rsid w:val="006D7B91"/>
     <w:rsid w:val="006E3604"/>
     <w:rsid w:val="006F5171"/>
     <w:rsid w:val="006F6A8C"/>
     <w:rsid w:val="007029DF"/>
     <w:rsid w:val="00721F88"/>
     <w:rsid w:val="00726A67"/>
     <w:rsid w:val="00731810"/>
     <w:rsid w:val="00735877"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rsid w:val="00737900"/>
     <w:rsid w:val="00742DC2"/>
     <w:rsid w:val="0074365D"/>
     <w:rsid w:val="00744206"/>
     <w:rsid w:val="007536B5"/>
     <w:rsid w:val="00761C40"/>
     <w:rsid w:val="007625A9"/>
     <w:rsid w:val="00773B48"/>
     <w:rsid w:val="00776974"/>
     <w:rsid w:val="00777068"/>
     <w:rsid w:val="00783E7B"/>
     <w:rsid w:val="00784E84"/>
     <w:rsid w:val="00787351"/>
     <w:rsid w:val="00790990"/>
     <w:rsid w:val="00792DF7"/>
     <w:rsid w:val="0079764C"/>
     <w:rsid w:val="007A1308"/>
     <w:rsid w:val="007B508C"/>
     <w:rsid w:val="007D76F9"/>
     <w:rsid w:val="007E0413"/>
     <w:rsid w:val="007E6E02"/>
     <w:rsid w:val="007E7B30"/>
     <w:rsid w:val="007F70AC"/>
     <w:rsid w:val="008009FA"/>
     <w:rsid w:val="008135B1"/>
@@ -2007,51 +1899,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{79A12F5A-49B8-48F3-B79D-53A10DD5DE63}"/>
+  <w15:docId w15:val="{58097D99-AC5D-4059-991E-5364EE93227A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2428,655 +2320,655 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB2EF7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3B14"/>
+    <w:rsid w:val="00736EFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A5316"/>
+    <w:rsid w:val="000E7FF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A5316"/>
+    <w:rsid w:val="000E7FF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A5316"/>
+    <w:rsid w:val="000E7FF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A5316"/>
+    <w:rsid w:val="000E7FF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3353,54 +3245,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>367</Words>
-  <Characters>2095</Characters>
+  <Words>38</Words>
+  <Characters>218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Legislative Services Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2458</CharactersWithSpaces>
+  <CharactersWithSpaces>255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Derrick Williamson</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Legislative Services Agency</dc:creator>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Legislative Services Agency</lastModifiedBy>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>