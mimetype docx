--- v1 (2025-12-04)
+++ v2 (2026-10-30)
@@ -7,194 +7,194 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000E7FF4" w:rsidRDefault="00736EFB" w:rsidP="000E7FF4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E7FF4">
-        <w:t>Preamble</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Preamble</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E7FF4" w:rsidRDefault="00736EFB" w:rsidP="000E7FF4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E7FF4">
+      <w:r>
         <w:tab/>
-        <w:t>CONSTITUTION OF THE STATE OF SOUTH CAROLINA</w:t>
+        <w:t xml:space="preserve">CONSTITUTION OF THE STATE OF SOUTH CAROLINA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E7FF4" w:rsidRDefault="00736EFB" w:rsidP="000E7FF4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E7FF4">
+      <w:r>
         <w:tab/>
-        <w:t>We, the people of the State of South Carolina, in Convention assembled, grateful to God for our liberties, do ordain and establish this Constitution for the preservation and perpetuation of the same.</w:t>
+        <w:t xml:space="preserve">We, the people of the State of South Carolina, in Convention assembled, grateful to God for our liberties, do ordain and establish this Constitution for the preservation and perpetuation of the same.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71A37" w:rsidRPr="000E7FF4" w:rsidRDefault="00B71A37" w:rsidP="000E7FF4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1512"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3888"/>
           <w:tab w:val="left" w:pos="4104"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4752"/>
           <w:tab w:val="left" w:pos="4968"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B71A37" w:rsidRPr="000E7FF4" w:rsidSect="000E7FF4">
+    <w:sectPr w:rsidRPr="000E7FF4" w:rsidR="00B71A37" w:rsidSect="000E7FF4">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="000E7FF4" w:rsidRDefault="000E7FF4" w:rsidP="000E7FF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -2252,37 +2252,37 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>38</Words>
   <Characters>218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Legislative Services Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Derrick Williamson</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Legislative Services Agency</dc:creator>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Legislative Services Agency</lastModifiedBy>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>