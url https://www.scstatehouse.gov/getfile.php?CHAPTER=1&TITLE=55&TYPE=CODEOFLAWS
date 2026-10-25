--- v1 (2025-11-26)
+++ v2 (2026-10-25)
@@ -1,3467 +1,3814 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ddc819111b845a6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a3fb9231b6349d6b20e6b77f20b4f25.psmdcp" Id="R5650f70c298d481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8a4dee6280d844e8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3e21f29e15249c0a7454523122badf5.psmdcp" Id="R5278ac8512004a8c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="26F2D4C0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="11132A3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="7167EFC7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="11D980F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>General Provisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5BF6C909" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5F840954" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="61A12533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1DB09137" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="72136A97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>General Provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2AE1F8CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="43D57F6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="02BC427C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Editor's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2279238F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="61CA135F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Pursuant to 2026 Act No. 150, § 4, §§ 55-1-1 through 55-1-100 were redesignated as Article 1 in Chapter 1, Title 55.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7DC7383A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="510C535E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="134B3D1F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-1. Division of Aeronautics established within South Carolina State Fiscal Accountability Authority; Aeronautics Commission shall govern.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="3C5E8024" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4EB7354A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>There is created a Division of Aeronautics within the South Carolina State Fiscal Accountability Authority that shall be governed by the Aeronautics Commission as provided in Chapter 1, Title 57.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="11AF260C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="325BBDC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="480DE5A9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1F6B54A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1993 Act No. 181, § 1288, eff July 1, 1993; 1994 Act No. 361, § 8, eff May 3, 1994; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="593A0A32" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5D9A7512" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1AB0C4DC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2726D086" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1994 amendment substituted "Secretary of Commerce" for "Director of the Department of Commerce".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="658E7633" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="431B59CC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="451811A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment substituted "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>South Carolina Budget and Control Board that shall" for "Department of Commerce which shall"; substituted "Aeronautics Commission" for "Secretary of Commerce"; substituted "57" for "13"; and, made other, nonsubstantive, changes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2A053456" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1D9C7D8E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="26BBBAAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-5. Definitions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="79A055D5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1664AA24" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>For the purposes of Chapters 1 through 9, Title 55, the following words and terms are defined as follows:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0E81ACA1" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4B6D9B98" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="45381520" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">(1) "Aeronautics" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means the act or practice of the art and science of transportation by aircraft, of operation, construction, repair or maintenance of aircraft, airports, landing fields, landing strips or air navigation facilities or of air instruction.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1D912AF4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) "Aircraft" means a device that is used or intended to be used for flight in the air.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="48FE6726" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="416ECB8B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4B7F674A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(3) "Airman" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a person who holds a pilot, flight instructor, flight engineer, or flight navigator certificate issued by the Federal Aviation Administration, including persons not holding these certificates but who are acting as a flight crew member or otherwise manipulating the controls of an aircraft while in flight or for the intended purpose of flight.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="08AF74C7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(4) "Airport" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>means any area, private or public, either of land or water, which is used or which is made available for the landing and take-off of aircraft, whether or not it provides facilities for the shelter, supply and repair of aircraft or for receiving or discharging passengers or cargo, and all appurtenant rights of ways; whether currently existing or hereafter established. The definition of an airport includes landing fields, heliports, seaplane ports, spaceports, and landing strips.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5026D4C9" w14:textId="77777777">
-[...53 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="17266B07" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="386D8776" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(5) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Airport Land Use Zones" are areas where land uses incompatible with aircraft operations, including, but not limited to, lands affected by airport noise, aviation safety zones, high density development near airports, or activities where normal takeoff, departure, approach, or landing profiles or criteria, are or would be adversely affected.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1071DB78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(6) "Airport Safety Zones" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>are those lands and waters on or near a public use airport which include airport property and surrounding adjacent and contiguous properties where aircraft operations, including taxi, takeoff, landing, approach, arrival, and departure would be adversely affected as a result of:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4F42710F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a) condition exists that interferes with, or has a reasonable potential to interfere with aircraft operations;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6BECDC72" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7E6565F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) a condition that poses an increased risk to aviation safety;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="683A653D" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="59F6CB11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(c) the persistence of a condition such as an obstruction that would cause aircraft takeoff, landing, or approach criteria to be adversely impacted;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6195E4EF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7B1A859C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) the existence of a condition that would constitute a nuisance to aircraft operation; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0E3F7CFA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1372A0D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(e) planned or actual concentration of residential or commercial structures in close proximity to the flight path of arriving or departing aircraft.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6EEECD49" w14:textId="77777777">
-[...40 lines deleted...]
-        </w:rPr>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4C7625B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(7) Notwithstanding another provision of law, "Aviation Fuel" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means gasoline and aviation jet fuel manufactured exclusively for use in airplanes and sold for these purposes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="09A7BF68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(8) "Civil Aircraft" means an aircraft other than a government aircraft having a civil airworthiness certificate issued by the Federal Aviation Administration.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4C5796FD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7A95B7B4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(9) "Commission" means the Aeronautics Commission which shall assist and oversee the operation of the division.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4815D20E" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2802F6A5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0740885A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(10) "Division" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>unless otherwise indicated, means the Division of Aeronautics of the South Carolina State Fiscal Accountability Authority.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4C4BA958" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(11) Notwithstanding another provision of law, "Executive Director" means the person or persons appointed by the Governor in accordance with Section 13-1-1080 and serving at the pleasure of the Aeronautics Commission to supervise and carry out the functions and duties of the Division of Aeronautics as provided for by law.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="40828DAA" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1EC4303E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7DEDBBB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(12) "Government aircraft" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means aircraft used only in the service of a government, or a political subdivision. It does not include any government-owned aircraft engaged in carrying persons or property for commercial purposes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5BF9F377" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(13) "Governmental entity" means a county, municipality, or political subdivision of this State.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="75A700F3" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="705A4562" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="468347D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(14) "Operator" means a person who is exercising actual physical control of an aircraft.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2AC053E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(15) "Owner" means the following persons who may be legally responsible for the operation of an aircraft:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4AE0B5F9" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="231F2DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(a) a person who holds the legal title to an aircraft;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6D317620" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7CCE5AC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) a lessee of an aircraft;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="32076968" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="61FB4C95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) a conditional vendee, a trustee under a trust receipt, a mortgagor, or other person holding an aircraft subject to a security interest.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="21A637B5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="44984DC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(16) "Passenger" means a person in, on, or boarding an aircraft for the purpose of riding on it, or alighting there from following a flight or attempted flight on it.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5D40BE70" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="35F4FF6B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5620FF8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(17) "Person" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means any individual, association, copartnership, firm, company, corporation or other association of individuals.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="38131BB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(18) "Public airport" means an airport for public use, publicly owned and under control of a governmental or quasi-governmental agency.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="76D06D7B" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3DE806C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(19) "Public use airports" means an airport open to the public without prior permission, regardless of ownership.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="659D187D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0A671DF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(20) "Restricted use airport" means an airport where the owner prohibits or restricts public use.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="317A66E2" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="08600E80" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5EE159DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(21) "Seaplane" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means an aircraft which is capable of landing and taking off on the water.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2619DFF4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(22) "State" means any state, the District of Columbia, any territory or possession of the United States and the Commonwealth of Puerto Rico.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5C6FF0A7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0C3B2AD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="088032B9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1B6F512C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1993 Act No. 181, § 1288, eff July 1, 1993; 1994 Act No. 361, § 7, eff May 3, 1994; 2005 Act No. 11, § 1.C, eff upon approval (became law without the Governor's signature on January 13, 2005); 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="15400B9C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7834580D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="593025A0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="54E27EAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1994 amendment rewrote this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="445C80FB" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="38E36C06" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2005 amendment rewrote item (3).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0C337CFD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="296A4F85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0C5F591F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="21E7B58A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0B4200FD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="60C89B12" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-7. Fees and fines deposited into State Aviation Fund.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6384155F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7BD11BD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>All fees and fines assessed by the division under this title must be deposited into the State Aviation Fund.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="32C2E042" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D758F84" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="60944C1A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="015FDF92" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="46A6F927" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4CAE9335" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="595A7AE4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3EEEA387" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-10. Liability of owners and operators generally to guests.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="38B2534C" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="10CC970C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>No person transported by the owner or operator of an aircraft as his guest without payment for this transportation shall have a cause of action for damages against the aircraft, its owner or operator for injury, death, or loss in case of accident unless the accident was intentional on the part of the owner or operator or caused by his heedlessness or his reckless disregard of the rights of others.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="68723503" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="67A2FE84" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="383F299D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7A4A5CB5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 2-21; 1952 Code § 2-21; 1942 Code § 5908; 1932 Code § 5908; 1930 (36) 1164; 1935 (39) 356; 1960 (51) 1926; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2A1EEBC3" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2FA36BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="15D23E92" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4A3B9BA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1993 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4E4AC885" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="338BDEE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment made nonsubstantive changes throughout the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="12FC588E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3F1D5C8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0A36007E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2ED3E939" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-20. Liability of public carriers.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="32854B6E" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="427E831D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>Section 55-1-10 shall not relieve a public carrier of responsibility for injuries sustained by a passenger being transported by the public carrier.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6C14F117" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0DCE274B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="3534291F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="42DB5774" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 2-22; 1952 Code § 2-22; 1942 Code § 5908; 1932 Code § 5908; 1930 (36) 1164; 1935 (39) 356; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="764C469F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="24FEF949" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0CFA0A3E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="79D6DEC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1993 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="07692F42" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="330EB112" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment made nonsubstantive changes throughout the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="42E8D99F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="310D6432" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="48B2EAC8" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="26A5D1E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-30. Unlawful removing or damaging of airport facility or equipment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1CB8C203" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0CE01C58" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>It is unlawful to remove or damage an airport facility or equipment with malicious intent. A person violating the provisions of this section is guilty of a felony and, upon conviction, must be:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="28289EDC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="142E347A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) fined not less than ten thousand dollars or imprisoned not more than five years, or both;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="22993EF1" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="15DCFFC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) fined not less than ten thousand dollars or imprisoned not more than ten years, or both, if injury results from malicious damage or removal of airport facilities or equipment;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="7997D943" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4A613DCE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) imprisoned not more than thirty years if death results from the malicious damage or removal of airport facilities or equipment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="433C69DA" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="633D831F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>This section shall not apply to damage that is neither malicious nor intentional to crushable materials, collapsible structures, or aircraft arresting systems that are designed to deform when used.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A269381" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="38483946" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4EF50016" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="26929D62" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 2-23; 1972 (57) 2344; 1993 Act No. 181, § 1288, eff July 1, 1993; 1993 Act No. 184, § 80, eff January 1, 1994; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4C807000" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1E73D858" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="71E63C15" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5A637B8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The first 1993 amendment made grammatical changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="31FB4773" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="22792653" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The second 1993 amendment rewrote this section so as to change portions from misdemeanors to felonies and the maximum term of imprisonment to conform to the new crime classification system.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1B0EC4FD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="44A345E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment, in subsections (1) and (2), substituted "ten" for "one" preceding "thousand dollars"; and added the undesignated paragraph at the end of the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6379901C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="39374FBA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="33839E03" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="48EB2A50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-40. Unlawful entry of aircraft; damaging or removing equipment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="123B39E4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="53DDD22C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>(1) It is unlawful for a person to enter an aircraft or damage or remove from it any equipment or other property attached to it, affined to or otherwise on or in an aircraft without the permission of the owner or a person authorized by the owner to grant such permission.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5350D7C0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="086DD3B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) The provisions of this section do not apply to any airport personnel or other persons while acting in an official capacity except when such capacity is used to accomplish an unlawful purpose.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="29F9089A" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="474B5A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(3) A person violating the provisions of this section is guilty of a misdemeanor and, upon conviction, must be fined not less than five thousand dollars nor more than ten thousand dollars or imprisoned not less than one year nor more than ten years.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="14EDB804" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5FA68DA5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) The provisions of this section are cumulative.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6C25416B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="38E08EDF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="37A92284" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7B93E9DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 2-24; 1974 (58) 2365; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2180BAB1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="05D63D17" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0AB9D9B4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3FBF9588" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1993 amendment made grammatical changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="13B4FF3C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="06C6B95D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment inserted "affined to or otherwise on or in an aircraft" in subsection (1); substituted "five" for "one" following "must be fined not less than" in subsection (3); and, made other, nonsubstantive, changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7B339DE3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6B1CB014" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="551F5FFA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="303AD271" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-50. Landing or taking off on public highways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6D1D952D" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4C9375AB" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2510E236" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>It is unlawful for a person to land or cause to be landed any aircraft on or take off from a public highway in this State except in situations authorized by an authorized employee of the division, by law enforcement, or in an emergency or cautionary situation in which the safety of the aircraft is involved. In a prosecution for violation of this section, the burden of proving that the emergency or cautionary situation existed shall be upon the person landing the aircraft on the highway or causing it to take</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> off from it.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="79D6F547" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>A person who violates the provisions of this section is guilty of a misdemeanor and, upon conviction, must be fined not more than two thousand dollars or imprisoned for not more than sixty days.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6B2DB547" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="61CE325A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6C2FF411" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="07CD59B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 2-25; 1974 (58) 2320; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="48B45ECC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="301580FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2A4A186A" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="68BC6986" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4A489A37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 1993 amendment made grammatical changes and substituted "deputy director of the division" for "Director of the State Aeronautics Commission".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="63F75A5C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment, in the first paragraph, substituted "an authorized employee of the division, by law enforcement," for "the deputy director of the division", and inserted "or cautionary" following "emergency" throughout; in the second paragraph, substituted "two thousand" for "five hundred"; and, made other, nonsubstantive, changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="36809448" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1AA502AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0C7F194A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7C3C0BB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-60. Reserved by 2012 Act No. 270, SECTION 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="15A2BDF7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="443B72F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="63E93319" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1F320A6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="16BB7106" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4CB02CD2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="53C3E94A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Former § 55-1-60 was entitled "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Operator of intrastate scheduled airline service to obtain certificate" and was derived from 1962 Code § 2-81; 1957 (50) 358; 1993 Act No. 181, § 1288.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6E6FC7DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6633B906" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2909FFC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-70. Reserved by 2012 Act No. 270, SECTION 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7225AD03" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="142D2D9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="55D1E830" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4F554ACC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="52BBC10A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4342EFFF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 55-1-70 was entitled "Rules and regulations for intrastate scheduled airlines" and was derived from 1962 Code § 2-82; 1957 (50) 358; 1993 Act No. 181, § 1288.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="74F77622" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7644A984" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="3EBFD247" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7782E515" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-80. Appointment of additional members to county aviation commission.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="48A69879" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="20753261" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(A) Any county aviation commission or like authority may be increased by two members, one of whom must be appointed by the House of Representatives' delegation of the county and one of whom must be appointed by the Senatorial delegation of the county. The additional members shall serve terms of the same length as other members of the commission or like authority.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="65711878" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2E12D3BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(B) Any county governing body who has the authority to appoint members to the aviation commission or like authority may add two members for terms as provided in this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0F63953A" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4ADFB784" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(C) In counties that have two municipalities with a population in excess of fifty thousand persons according to the latest official United States Census, and the county has an aviation commission or like authority, then the mayors of such municipalities having a population in excess of the fifty thousand persons shall serve, ex officio, as members of the commission or authority.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="422A57F7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6A9A9FC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(D) The provisions of this section do not apply in the case of any multicounty aviation commission or authority.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4355A10C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0938B713" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="605A4670" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1E219FAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 2015 Act No. 10 (S.376), § 1, eff May 7, 2015.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0D1CA799" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0CC49343" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="31FC8BF1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2C3C9A50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2015 Act No. 10, § 1, unreserved and added the section. The section had been reserved by 2012 Act No. 270. The new section is the text prior to being reserved with the addition of (D).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7C9E41EC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3D927364" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="225255B4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="63E1FA74" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-90. State-owned aircraft used by state agencies; use of aircraft by governmental bodies not part of the state government, hospitals or medical centers.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="1E56600E" w14:textId="77777777">
-[...71 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="15E3B353" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0D775763" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>State-owned aircraft may be used by state agencies, and other governmental bodies or political subdivisions within the state for matters pertinent to, and in the normal course of business for the governmental entities. Use of state aircraft by other governmental bodies or political subdivisions that are not a part of South Carolina State government must be accompanied by a written statement by a legislative sponsor or a sponsor from an agency of the State attesting to the need for one or more flight operati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ons. The written statement must be in a manner acceptable to the division.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="29B3AC89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Nothing in this section shall prohibit the division from entering into agreements with a public hospital or medical center owned, operated, or supported in whole or in part by state funds for the purpose of transporting personnel or patients, whether on an emergency basis or otherwise, as long as payment is made, including any insurance proceeds, to the State Treasurer. All funds paid for use of state aircraft under this section must be deposited into the general fund and credited to the division. The divis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ion may adopt rules and promulgate regulations governing this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="53A631AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2004AE08" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="643C3FB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1984 Act No. 512, Part II, § 56; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="67087BB5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1CAC2E33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0A3EA140" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2A0D6668" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1993 amendment substituted "division" for "State Aeronautics Commission".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="67ECB6FE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="365D9B02" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="56C06F3D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="17DC1560" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2F3565E9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="25EE1B83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 55-1-100. Operating or acting as flight crew member of aircraft while under influence of alcohol or drugs unlawful; penalties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="53A31429" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7A1CF4A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(A) It is unlawful for a person to operate or act as a flight crew member of an aircraft in this State:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="60F21A59" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="474F3855" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) within eight hours after the consumption of any alcoholic beverage;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="328B835B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0F687D53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) while under the influence of alcohol;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="402180E3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="59F6C7F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) while using an illegal drug or controlled substance that affects the person's faculties in a manner contrary to safety; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="0368039F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="57DDE767" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) with four one-hundredths of one percent or more by weight of alcohol in his blood at the time of the alleged violation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5286D28B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4C8A210D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>(B) A person who operates or acts as a flight crew member of an aircraft in this State may consent to a chemical test of his breath for the purpose of determining the alcoholic content of his blood if arrested for violating the provisions of subsection (A). The test must be administered at the direction of a law enforcement officer who has apprehended a person while or after operating or acting as a flight crew member of any aircraft in this State while under the influence of alcohol. The test must be admin</w:t>
       </w:r>
@@ -3470,799 +3817,3635 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>istered by a person trained and certified by and using methods approved by the South Carolina Law Enforcement Division, using methods approved by the division. The arresting officer may not administer the test, and no test may be administered unless the defendant has been informed that he does not have to take the test. A person who refuses to submit to the test violates the provisions of this subsection and is subject to a civil fine of two thousand dollars. The penalties provided for in this subsection ar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>e in addition to those provided for in subsection (E).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="027626C7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5DC52588" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>No person is required to submit to more than one test for any one offense for which he has been charged, and the test must be administered as soon as practicable without undue delay.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="4E0101B2" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5C35F4C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>The person tested may have a physician, qualified technician, chemist, registered nurse, or other qualified person of his own choosing conduct a test or tests in addition to the test administered by the law enforcement officer. The failure or inability of the person tested to obtain an additional test does not preclude the admission of evidence relating to the test taken at the direction of the law enforcement agency or officer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="42A4A3B7" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="32CA0517" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>The arresting officer and the person conducting the test shall inform the person tested of his right to obtain an additional test, and the arresting officer or the person conducting the chemical test of the person apprehended promptly shall assist that person to contact a qualified person to conduct additional tests.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2DA193A6" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="630CE2BD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7686EEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The division shall administer the provisions of this subsection and may make regulations as may be necessary to carry out its provisions. The Department of Public Health and SLED shall cooperate with the division in carrying out its duties.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2EDC37CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(C) In a criminal prosecution for the violation of this section, the amount of alcohol in the defendant's blood at the time of the alleged violation, as shown by chemical analysis of the defendant's breath, is admissible as evidence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="7D3E5029" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7B48DA96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>The provisions of this subsection do not limit the introduction of any other competent evidence bearing upon the question whether or not the defendant was under the influence of alcohol. Nothing contained in this section prohibits the introduction of:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="3DCA52E5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="313DD774" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) the results of additional tests of the person's breath or other bodily fluids;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5D601EE1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="38B0E2DF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) evidence that may corroborate or question the validity of the breath or bodily fluid test result including, but not limited to, evidence of:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5B7FB54E" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1D91625A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(a) field sobriety tests;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="31996CF4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="658B6656" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) the amount of alcohol consumed by the person; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5A3CE075" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="02820462" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) the person's action while operating an aircraft;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="02CCA7B5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="29DD5D83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) a videotape of the person's conduct at the incident site and breath testing site taken pursuant to Section 56-5-2953 which is subject to redaction under the South Carolina Rules of Evidence; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="60C6F6E2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="20AA7D23" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) any other evidence of the state of a person's faculties to operate an aircraft which would call into question the results of a breath or bodily fluid test.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="2CA0886C" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="47696775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>At trial, a person charged with a violation of this section is entitled to a jury instruction stating that the factors enumerated above and the totality of the evidence produced at trial may be used by the jury to determine guilt or innocence. A person charged with a violation of this section must be given notice of intent to prosecute under the provisions of this section at least fourteen days before his trial date.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="20089F15" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3463B4C4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve">(D) The person conducting the chemical test for the law enforcement officer shall record in writing the time of arrest, the time of the test, and the results of the test, a copy of which must be furnished to the person tested or his attorney prior to any trial or other proceedings in which the results of the test are used as evidence. A person administering any additional test shall record in writing the time, type, and results of the test and promptly furnish a copy of the test to the arresting officer. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>copy of the results of the test may be furnished to the Federal Aviation Administration and the division by the arresting officer or the agency involved in the arrest.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="61E358C7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5E152D86" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(E) A person who violates the provisions of subsection (A), upon conviction, must be punished by a fine of one thousand dollars or imprisonment for not less than forty-eight hours or more than one year, or both.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6EC601BA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2C8EC38A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(F) For the purposes of this section "flight crew member" means a pilot, flight engineer, or flight navigator on duty or in an aircraft during flight time.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="5E7FFDBD" w14:textId="77777777">
-[...80 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="09B7E5F3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3F780713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Notwithstanding another provision of law, a person charged with a violation of this section has the right to compulsory process for obtaining witnesses, documents, or both, including, but not limited to, state employees charged with the maintenance of breath testing devices in this State and the administration of breath testing pursuant to this chapter. This process may be issued under the official signature of the magistrate, judge, clerk, or other officer of the court of competent jurisdiction. The term "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>includes, but is not limited to, a copy of the computer software program of breath testing devices. The portion of compulsory process provided for in this section that requires the attendance, at any administrative hearing or court proceeding, of state employees charged with the maintenance of breath testing devices in this State and the administration of breath testing pursuant to this article, takes effect once the compulsory process program at SLED is specifically, fully, and adequately funded.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6BEB2CF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, at the time of arrest for a violation of this section, the arresting officer, in addition to other notice requirements, must inform the defendant of his right to all hearings provided by law to include those if a breath test is refused or taken with a result that would require license suspension. The arresting officer, if the defendant wishes to avail himself of any hearings, depending on the choices made or the breath test results obtained, must provide the defendant with the appropriate form </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>to request the hearing. The defendant must acknowledge receipt of the notice requirements and receipt of the hearing form if a hearing is desired.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="005DB482" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="72BCF92E" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="10A0F6EE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6AECB15D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1987 Act No. 105 § 1; 1993 Act No. 181, § 1288, eff July 1, 1993; 2012 Act No. 270, § 1, eff June 18, 2012; 2026 Act No. 146 (H.4189), § 262, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0044C427" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="6DAF3F10" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7E54C332" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 1993 amendment substituted "division" for "South Carolina Aeronautics Commission".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BA1314" w:rsidRDefault="00BA1314" w14:paraId="616A71BD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2507FB33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2D9F4629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 146, § 262, in the last paragraph of (B), substituted "Department of Public Health" for "Department of Health and Environmental Control" in the second sentence.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4CB9F05C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6F1BBD3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Article 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="29B70905" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Drone Regulation and Public Safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3E0BE0AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3FAD70C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 55-1-200. Definitions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3AC9BF81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Section effective January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1847B41C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>For the purposes of this article:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7402816C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) "Unmanned aircraft system (UAS)" or "drone" refers to any aircraft, as defined by Federal Aviation Administration (FAA) regulations, or any unmanned aerial vehicle (UAV), operated remotely without a pilot onboard.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6F89CB04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(2) "Commercial drone operator" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means any person operating, landing, or taking off a drone for business purposes in compliance with FAA regulations including, but not limited to, 14 CFR Part 107, or any successor statue or regulation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4CE854E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) "Recreational drone operator" means any person operating, landing, or taking off a drone for personal use in accordance with FAA regulations and recreational guidelines including, but not limited to, 49 USC Section 44809 or any successor statue or regulation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5D664EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(4) "Controlled airspace" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>refers to areas where drone operations are prohibited or require prior authorization, including FAA-designated UAS flight-restricted areas and certain locations designated by the Aeronautics Commission.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="24ED9720" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(5) "Military installation" means:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="397C0609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) any state or federal military base, fort, camp, post, station, home port, depot, arsenal, training range, testing range, airfield, air station, shipyard, port facility, or other military facility of similar character, that:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="75168E9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(i) is owned, operated, or otherwise controlled by the United States or this State;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6F023BDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) is used primarily for official military operations, training, testing, support, maintenance, or housing; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1DE23F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iii) is subject to controlled access or security measures;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="48ADD1CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) the term includes any facility described in subsection (5)(a) that is under the jurisdiction or control of the United States Department of Defense or a secretary of a military department, and facilities under the control of the South Carolina National Guard, the Adjutant General, the South Carolina State Guard, or any other component of the state militia;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0137D1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(c) the term also includes any United States military vessel or ship, including United States Navy vessels and United States Coast Guard cutters, while operating, transiting, or in port within the territorial waters of this State;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="54FD4E58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(d) the term does not include a state or federally owned, operated, or otherwise controlled publicly accessible facility that is primarily used for military recruitment, outreach, administrative services, or other activities conducted in a commercial storefront, kiosk, leased office space, or other similar location or facility, that is not restricted for military operations or training.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="700FD382" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(6) "Operate" or "operating a drone" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means to manipulate or control a drone in flight, including managing its flight path, altitude, or automated flight functions, whether directly or through an automated or preprogrammed system.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="075EA58A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(7) "Take off and landing site" means the location from which a drone is launched into flight or to which it is intentionally returned and recovered, including any temporary or mobile launch point used during an operation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0EB3C3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(8) "Take off" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means to initiate or cause the ascent of an unmanned aircraft or drone from ground or surface contact into flight, whether directly or through an automated or preprogrammed system.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="20A19FCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(9) "Land" means to intentionally cause or direct an unmanned aircraft or drone to descend from flight to ground or surface contact, whether directly or through an automated or preprogrammed system.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="28A24989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(10) "Weaponize" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means to equip, modify, or configure an unmanned aircraft system with any explosive, destructive device, firearm, hazardous substance, or any other item designed to cause and capable of causing death, bodily injury, or property damage.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="55959513" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(11) "Correctional facility" or "detention facility" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means any federal, state, county, municipal, or multijurisdictional jail, prison, prison camp, overnight lockup, local detention facility, juvenile detention facility, or state correctional facility that is used to confine or detain persons charged with or convicted of any criminal offense or violation of a court order.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2E8D7E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="37008AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2026 Act No. 150 (H.4679), § 2, eff January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="18322C12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Editor's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="478A5524" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 150, §§ 1, 5, provide as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="654DEF29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 1. This act may be cited as the 'Drone Regulation and Public Safety Act.'"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2FFF4CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 5. If any section, subsection, paragraph, subparagraph, sentence, clause, phrase, or word of this act is for any reason held to be unconstitutional or invalid, such holding shall not affect the constitutionality or validity of the remaining portions of this act, the General Assembly hereby declaring that it would have passed this act, and each and every section, subsection, paragraph, subparagraph, sentence, clause, phrase, and word thereof, irrespective of the fact that any one or more other sectio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ns, subsections, paragraphs, subparagraphs, sentences, clauses, phrases, or words hereof may be declared to be unconstitutional, invalid, or otherwise ineffective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3A25FFBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="03D2D67C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 55-1-210. Regulations and requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="59B3F34E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Section effective January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="740D02AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) A person operating a drone must comply with applicable FAA regulations and other applicable federal aviation requirements including, but not limited to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="66203075" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) registering drones when required;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3A993130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) operating under applicable FAA UAS regulations;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2CB07106" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) successfully passing the FAA Recreational UAS Safety Test (TRUST) for hobbyist operations when required; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3B9F4EA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) adhering to airspace restrictions including temporary flight restrictions and other flight restrictions issued by FAA action and obtaining necessary FAA authorizations or other approvals before operations in controlled airspace, prohibited or restricted areas, or areas subject to temporary flight restrictions, and complying with the terms and limitations of any applicable Certificate of Waiver or authorization, certificate of waiver, exemption, or other FAA authorization.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="741E3F04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) Nothing in this article shall supersede federal authority over airspace regulation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0A62EF3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="062A6D6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2026 Act No. 150 (H.4679), § 2, eff January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0F569A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Editor's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2317E489" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 150, § 5, provides as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6FDDFCDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 5. If any section, subsection, paragraph, subparagraph, sentence, clause, phrase, or word of this act is for any reason held to be unconstitutional or invalid, such holding shall not affect the constitutionality or validity of the remaining portions of this act, the General Assembly hereby declaring that it would have passed this act, and each and every section, subsection, paragraph, subparagraph, sentence, clause, phrase, and word thereof, irrespective of the fact that any one or more other sectio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ns, subsections, paragraphs, subparagraphs, sentences, clauses, phrases, or words hereof may be declared to be unconstitutional, invalid, or otherwise ineffective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7BB54AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="455D780E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 55-1-220. Unlawful operation and conduct; penalty.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3301FB72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Section effective January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1CB40045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) It is unlawful for a person to intentionally or knowingly operate, take off, or land a drone:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="58D27DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) above or within any controlled airspace designated by the FAA unless the operation is conducted in compliance with all applicable FAA authorization requirements;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2DF19820" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) directly above or within one thousand five hundred feet horizontally from the outermost boundary of property the person knows to be a federal, state, county, or municipal correctional or detention facility, unless expressly authorized or consented to in writing by the South Carolina Department of Corrections or governing authority of the federal, county, or municipal facility; or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6B1AE51C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) directly above or within one thousand five hundred feet horizontally from the outermost boundary of property the person knows to be a military installation without the prior express written consent of the Department of Defense or the commanding authority of the military installation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2425507D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) It is unlawful for a person to intentionally or knowingly operate, take off, or land a drone that is required to be registered with the FAA but has not been properly registered; including operating a drone that is not in compliance with the requirements of Section 55-1-210(A), and:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5255195E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) failing to display the required FAA registration number on the drone, if required;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="1A02FF28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) knowingly providing false or misleading registration information to the FAA; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="194B4847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) knowingly operating an unregistered drone for commercial purposes or in controlled airspace without proper authorization.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="47C9764C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) It is unlawful for a person to intentionally or knowingly operate, take off, land, or possess a drone with the intent to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="77A87EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) transport or attempt to deliver contraband including, but not limited to, drugs, weapons, or other prohibited materials into any federal, state, county, or municipal correctional or detention facility, or other area under the facility's authority;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="2847226C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) surveil, photograph, map, monitor, or otherwise collect visual, photographic, video, geospatial, thermal, or other sensory information regarding a military installation, a correctional or detention facility, for the purposes of identifying vulnerabilities, security measures, ingress or egress routes, response patterns, or other operational features or for any other unlawful purposes, including facilitating, planning, committing or attempting espionage, terrorism, sabotage, unlawful interference with ope</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>rations, or any other criminal act; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="72C90E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) weaponize the drone or threaten, harm, or attempt to harm another person or property.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="139FA41E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(D) A person who violates subsection (A) or (B) is guilty of a misdemeanor and, upon conviction:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="15BCD5DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) for a first offense, must be fined not more than one thousand dollars, or imprisoned not more than six months;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="0A5A0F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) for a second offense, must be fined not more than two thousand five hundred dollars, or imprisoned not more than one year, or both; or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="079E0CF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) for a third or subsequent offense, must be fined not more than five thousand dollars, or imprisoned not more than two years, or both.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="7668ADC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E)(1) A person who violates subsection (C)(1) or (C)(2) is guilty of a felony and, upon conviction, must be fined not more than ten thousand dollars or imprisoned for not more than five years, or both.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="28503F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) A person who violates subsection (C)(3) is guilty of a felony and, upon conviction, must be fined not more than twenty-five thousand dollars or imprisoned for not more than ten years, or both.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="6ACD6A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F)(1) In addition to the penalties provided for in subsection (E), a UAS involved in a violation of this section may be seized and confiscated by the arresting law enforcement agency. The UAS must not be disposed of until the results of any legal proceeding in which it may be involved are finally determined, or as otherwise required pursuant to Article 3, Chapter 28, Title 17. Records must be maintained of all UASs seized pursuant to this section. Upon conviction for a violation of this section, the UAS ma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>y be retained by the arresting law enforcement agency for official use, transferred to another public safety agency for official use, or destroyed, unless otherwise provided by law.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4E80257B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) A UAS seized pursuant to this section must be administratively released to an innocent owner. The UAS must not be released until the results of any legal proceeding in which it may be involved are finally determined, or as otherwise required pursuant to Article 3, Chapter 28, Title 17.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="43934446" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) Before release, the innocent owner shall provide proof of ownership to the arresting agency; certify that the owner neither consented to nor had knowledge of the unlawful use of the UAS; and certify that the UAS will not be returned to the person charged with the violation that resulted in the seizure.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4A85AE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) The arresting agency shall notify the innocent owner when the UAS is available for release. If the innocent owner fails to recover the UAS within thirty days after notification, the arresting agency may retain the UAS for official use, transfer it to another public safety agency for official use, or destroy it.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4E2F6318" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(G) A violation of each subsection or provision of this section constitutes a separate offense. A violation of one subsection or provision of this section does not preclude prosecution or punishment for a violation of another subsection or provision of this section, including violations arising from the same takeoff, landing, or operation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3B60F938" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="78B91030" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2026 Act No. 150 (H.4679), § 2, eff January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="297CD80E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Editor's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="627800C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 150, § 5, provides as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="27486A76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 5. If any section, subsection, paragraph, subparagraph, sentence, clause, phrase, or word of this act is for any reason held to be unconstitutional or invalid, such holding shall not affect the constitutionality or validity of the remaining portions of this act, the General Assembly hereby declaring that it would have passed this act, and each and every section, subsection, paragraph, subparagraph, sentence, clause, phrase, and word thereof, irrespective of the fact that any one or more other sectio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ns, subsections, paragraphs, subparagraphs, sentences, clauses, phrases, or words hereof may be declared to be unconstitutional, invalid, or otherwise ineffective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1ABC6066" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="19806C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 55-1-230. Unlawful to enact ordinances in conflict with this section or FAA regulations; exemptions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="49592105" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Section effective January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="004AC942" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) No municipality, county, or other political subdivision may enact ordinances that conflict with this section or FAA regulations. However, a municipality, county, or other political subdivision may impose reasonable restrictions on the takeoff and landing sites and the operation of drones on or above public property within their jurisdictions that are not otherwise covered by this article.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5C57A7E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) The provisions of this article do not apply to military, detention facility, or correctional facility personnel operating a drone within the scope of their employment or official duties, provided that these operations comply with all applicable Federal Aviation Administration regulations and all other applicable federal aviation requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="69C06D66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="52B7CCC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2026 Act No. 150 (H.4679), § 2, eff January 1, 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="5E13943A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Editor's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="3C01B109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 150, § 5, provides as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0072566A" w:rsidRDefault="0072566A" w14:paraId="4EF09B28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"SECTION 5. If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>any section, subsection, paragraph, subparagraph, sentence, clause, phrase, or word of this act is for any reason held to be unconstitutional or invalid, such holding shall not affect the constitutionality or validity of the remaining portions of this act, the General Assembly hereby declaring that it would have passed this act, and each and every section, subsection, paragraph, subparagraph, sentence, clause, phrase, and word thereof, irrespective of the fact that any one or more other sections, subsection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>s, paragraphs, subparagraphs, sentences, clauses, phrases, or words hereof may be declared to be unconstitutional, invalid, or otherwise ineffective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>