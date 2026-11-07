--- v1 (2025-12-12)
+++ v2 (2026-11-07)
@@ -1,443 +1,524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R34258720c9a3407d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d4ca5afd34e4529974351d5b37d5135.psmdcp" Id="Rac4da23075614006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0424f584ff8a4445" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61b31d95ce1c499a9ba20a9962c9cf94.psmdcp" Id="R1259efc1532349f7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="3F8F332A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="709A067E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="7BF374CF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7059CC99" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Jessica Horton Act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="45BD3717" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A8C6E6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="212A464C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7A829E87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-154-10. Cooperation between campus police and State Law Enforcement Division in campus death and criminal sexual assault cases.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="081AE7AE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="29685316" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(A) As used in this section:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="4D34D59C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7ED56B99" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(1) "Institution of higher learning" or " institution" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a public two-year or four-year college, community or junior college, technical school, or university located in this State, and also any private two-year or four-year college, community or junior college, technical school, or university located in this State.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="1A7B53FE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="70C798D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) "Property of the institution" means a building or property:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="33FA0B10" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4AA73C31" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(a) owned or controlled by an institution within the same reasonably contiguous geographic area and used by the institution in direct support of, or in a manner related to, the institution's educational purposes;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="148BFD3D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="790C4888" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) owned or controlled by a student organization recognized by the institution including, but not limited to, fraternity, sorority, and cooperative houses; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="7D1B7FFA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4DB1130E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) controlled by the institution but owned by a third party.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="3583CD9E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="126C60D8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(B) The chief of the campus police of an institution of higher learning, or his designee, immediately shall notify the State Law Enforcement Division if there is a death resulting from an incident occurring on the property of the institution or if the officer or another official of the institution is in receipt of a report alleging that an act of criminal sexual conduct has occurred on the property of the institution.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="6E4393FF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="61E6A499" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(C) Upon notification, the State Law Enforcement Division shall participate in a joint investigation of the death or alleged act of criminal sexual conduct. In the case of a death, the State Law Enforcement Division shall lead the investigation. In the case of an alleged act of criminal sexual conduct, the campus police shall lead the investigation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="000AE546" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42010A69" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(D) The campus police and other employees of the institution of higher learning shall cooperate with an investigation conducted by the State Law Enforcement Division.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="391811D8" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2D588496" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="1E2288AA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4453D207" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 2007 Act No. 53, § 2, eff June 6, 2007.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>