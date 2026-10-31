--- v1 (2025-11-27)
+++ v2 (2026-10-31)
@@ -1,173 +1,173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb7d4e485390f4a46" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ab8d90c99644df69019d8da574a946a.psmdcp" Id="Rd329309c5b6b41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rae5c7ae8b9814d06" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/becb68c68686491493b4821edeaedc68.psmdcp" Id="R265706180547404f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="69B8A317" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="16AB0DA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="65FC664D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="0C87BF4F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Merit System for State-Aided Agencies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="0A2F14B0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="2AFDA13A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="4A01EBAF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="74E6C5C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 8-19-15. Establishment of merit principles for personnel administration.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="54FC18B2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="2A66362B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>A grant-in-aid agency required by federal law to operate under merit principles in the administration of its personnel programs as a condition of receiving federal grants, shall establish those policies and procedures necessary to assure compliance with the federal merit principles requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="441D7434" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="27C78F37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="31CC287D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="516D416C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1999 Act No. 100, Part II, § 33, eff July 1, 1999.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>