--- v1 (2025-11-27)
+++ v2 (2026-10-22)
@@ -1,468 +1,468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf527c14ef06a4cc8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47d5b273699d4e38a152db48673be362.psmdcp" Id="Red548dc8d58b46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R605f7e2eb87c4c0b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c41d3ab497944b99b8dd6990fbd6217.psmdcp" Id="R00d2f4590c034966" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="226489A8" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="741C1115" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="6A7DE00D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="0A2D71A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Interbasin Transfer of Water [Repealed]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="77F0E4D9" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="26CA0FC4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="4D4733F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="75D5C50A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>§§ 49-21-10 to 49-21-80. Repealed by 2010 Act No. 247, § 4.A, eff January 1, 2011.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="46E7F1BF" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="450F1783" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="376661DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="20C6B2F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="0F63315B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="239F80B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="5C3C60CE" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="349A8E89" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="6272387C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="7EC0EC1E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-10 was entitled "Definitions" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="7B074F45" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="0A928554" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="71BF2D26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="7521841C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-20 was entitled "Permit required for certain transfers" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="5844536F" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="393021D1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="2963D658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="731205EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Former § 49-21-30 was entitled "Application procedure; crite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ria; permit specifications; actions for loss of water rights" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="00D0B952" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="7ACBA9F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-40 was entitled "Duration of permits; modification, suspension, or revocation; renewal; transfer" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="12EF7DEB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="31A191A5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="4D1ABABF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="1E5AAA94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-50 was entitled "Pre-existing transfer operations; relation of chapter to other regulatory provisions" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="061CEEC2" w14:textId="77777777">
-[...52 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="64C2A46F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="6A5FDF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="53653EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Former § 49-21-60 was entitled "Promulgation of regulations; designation of river basins" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="3D658106" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="756CEBBC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-70 was entitled "Criminal penalties; injunctive relief" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="25E18510" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="6A34D7FE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="0317C9F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="25CDE6DF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 49-21-80 was entitled "Negotiation of agreements; representation of State" and was derived from 1985 Act No. 90, § 1; 1993 Act No. 181, § 1249.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E5447A" w:rsidRDefault="00E5447A" w14:paraId="718EC798" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE0A0D" w:rsidRDefault="00BE0A0D" w14:paraId="327F3278" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>