--- v1 (2025-11-27)
+++ v2 (2026-10-22)
@@ -1,138 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R67fe93e4f01a4218" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d78307a77b4347820677b097f8afd6.psmdcp" Id="Ra5d98e59804b41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5c50c60bebc449f7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ff119bf42b34492b927262e123b0ce6.psmdcp" Id="Rd18d0dd0253042d2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="5AB1E0E0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="71EBE958" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="23F68953" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="27578FA6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Forestry Districts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="514967F9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="61F6CF4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="6677F0A5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2241484F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 48-25-10. Establishment of forestry districts for fire protection.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="111900AD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="24E854A6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>There are hereby created and established forty-six several respective forestry districts for fire protection of the forests of South Carolina. Each of the several respective forestry districts shall be composed of one of the several respective counties of the State of South Carolina, and shall be as follows and so numbered and designated, to wit:</w:t>
       </w:r>
@@ -143,5647 +143,5671 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="327"/>
         <w:gridCol w:w="4404"/>
         <w:gridCol w:w="4419"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="253485F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="09E53F11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3AB137EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3BBB8D9D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="7312265D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6B035A72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7AB1B6D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0EBFE71E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Abbeville County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="2FE1B223" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1A56AE08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0A5F2048" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7E66268C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aiken County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="5099D18D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="007BA423" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="225487C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1FE934C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Allendale County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="3FD90E5C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3808F2F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4A5DBCB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="091D3078" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anderson County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="713B4F1B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0508C40E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3C55FE64" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4A0D09BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bamberg County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="786ABBB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0B56A889" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="168C4EA3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1FB185E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barnwell County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="0E35E0E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="31B062A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="56C56E38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6F22341B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beaufort County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="0030D5E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4400CEF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6E10882F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0B456498" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Berkeley County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4912367B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6C8A47EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0FF5F624" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="69F07700" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Calhoun County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="5CF38FE7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5AC0F3B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="37525D97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6DDD46D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Charleston County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="26AD52DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="06E47D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="069DC699" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6DD88683" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cherokee County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="658F9E8E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6250CB1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="508D07C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4D703AE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chester County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="35D108CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="51C29F1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="325E8967" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6FCA0FE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chesterfield County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="6989600C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2F4B924A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0137F75B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5B1902B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clarendon County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4A13FC62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="56369B8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="07FA5F58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2B2874C2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Colleton County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="14C94F9F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7BC6277F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7BE6228D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="46C87F52" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Darlington County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="6C16B36B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0A0050A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4922812A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4BC1FD14" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dillon County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="2949935A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3DEDF0D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6C3CD0A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="741D7620" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dorchester County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="3C1C2E48" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="06A6A290" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="41B73100" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2BDF99CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Edgefield County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="018FD455" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="20284DB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4539F285" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5B19A305" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fairfield County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="3333871E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="05D1685F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4D9DAD6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3512F451" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Florence County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="5497B782" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5AD34C82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="772B036C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="482F2B2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Georgetown County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4E34201E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5B67DA7B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3A357BDF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="30DDF606" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Greenville County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="65AC621C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="40C0F3DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="455864BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6B1D7F5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Greenwood County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4E58501C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="213CBD17" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="322EEAEE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4CF7828E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hampton County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="1680C4F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2D0629CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="607E58F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6A27DE1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Horry County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="5DD9B080" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="65112E0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5F202E91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="70A750F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jasper County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="7F077229" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0355151E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7217C19D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="146B9A34" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kershaw County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="59FDE213" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5BB394B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="135D1A35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="75C3220A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lancaster County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4D611B47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7BD6EA43" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7EE5F3BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="56C48CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laurens County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="257E9611" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="21603F12" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="04606BEF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="021973DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lee County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="3DD82E0C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="044FC72C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0398A7EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="126EC069" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lexington County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="392A7DC2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="296B5B27" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1694A403" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5F64CD72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Marion County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="0AD705AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2E27522C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="35881B88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4194F710" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Marlboro County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="176BCD48" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="76013753" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="27B472ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="50A9A6AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>McCormick County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="7D2243BB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1DAF10DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="60268942" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="416C91CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Newberry County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="181B3BAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="268D4A1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1560BA50" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3AD853FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oconee County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="514DCBF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="67CD0DBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4095578A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3C4C2C57" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Orangeburg County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="71B3DCD4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="30968BB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1A7A9BD0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6CB8341B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pickens County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="7467D1C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1C2B95F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4F24322A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3AA55983" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Richland County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="7A00DF24" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4DE79B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="493DDB46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6511E165" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Saluda County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="39F7D21E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0E7D6729" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7BEB45C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0BE0610C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spartanburg County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="10C16014" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="73448AAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="278947D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="58961570" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sumter County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="4A084880" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="658F9271" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4FF1D536" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="0B8D627F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Union County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="1DC1254D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="3AD23057" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2C954B47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7675BC2E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Williamsburg County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00000000" w14:paraId="2498FD8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="15C0C6BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1F94998D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forestry District No. 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00312160" w:rsidRDefault="00312160">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="22D370BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>York County</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="04854023" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="34DFFF4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>Each forestry district enumerated and designated herein shall have the same territory and territorial boundaries as the county which it represents and in which it is located.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="77F06C60" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="47881ADC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="23207198" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1DF1DF6E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 29-30.11; 1964 (53) 1867.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7CACB41D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5CCB89D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="21CF4C95" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7C700A73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 48-25-20. Enactment of fire protection laws by General Assembly.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="27BEBD45" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6610103B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The General Assembly may enact fire protection laws to protect the forests in each of the several respective forestry districts of the State as herein enumerated and designated and as authorized and provided by the amendment to § 34 of article III, of the State Constitution of 1895, ratified February 13, 1963, by Act No. 28, "An Act To Ratify The Amendment To Section 34 of Article III Of the Constitution Of This State, Relating To The Prohibition Of Special Laws, So As To Empower The General Assembly To Di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
-        <w:t>vide The State Into Forestry Districts And To Enact Legislation For The Protection Of Forestry In The Districts," Acts and Joint Resolutions of the General Assembly of the State of South Carolina, 1963, page 23.</w:t>
+        <w:t>The General Assembly may enact fire protection laws to protect the forests in each of the several respective forestry districts of the State as herein enumerated and designated and as authorized and provided by the amendment to § 34 of article III, of the State Constitution of 1895, ratified February 13, 1963, by Act No. 28, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>An Act To Ratify The Amendment To Section 34 of Article III Of the Constitution Of This State, Relating To The Prohibition Of Special Laws, So As To Empower The General Assembly To Divide The State Into Forestry Districts And To Enact Legislation For The Protection Of Forestry In The Districts," Acts and Joint Resolutions of the General Assembly of the State of South Carolina, 1963, page 23.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6C6FBFF4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="03B0A7EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="54DD0EDF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="42B220A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 29-30.12; 1964 (53) 1867.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="701A87B9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="21244B4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="056F8D94" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6B7FE0AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 48-25-30. Combination of districts into compact forestry districts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="101A8AC0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7F689049" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The General Assembly may combine any two or more of the forestry districts herein enumerated and designated into a compact forestry district and likewise may combine a forestry district or forestry districts with a compact forestry district and, also compact forestry districts with compact forestry districts. Provided, that the forestry districts or the compact forestry districts so combined, as herein provided, are contiguous. Provided, further , that the fire protection laws of the forests of any compact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forestry district are equal and uniform throughout such compact forestry district. The first compact forestry district created and established by combining two or more contiguous forestry districts, as herein provided, for fire protection of the forests of such compact forestry district by equal and uniform fire protection laws of the forests throughout the compact forestry district shall be designated and enumerated as Compact Forestry District No. 1, and any following compact forestry districts shall be </w:t>
+        <w:t xml:space="preserve">The General Assembly may combine any two or more of the forestry districts herein enumerated and designated into a compact forestry district and likewise may combine a forestry district or forestry districts with a compact forestry district and, also compact forestry districts with compact forestry districts. Provided, that the forestry districts or the compact forestry districts so combined, as herein provided, are contiguous. Provided, further , that the fire protection laws of the forests of any compact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
-        <w:t>successively designated and enumerated in numerical order. The remaining forestry districts each composed of a single county shall be renumbered appropriately in successive numerical order as herein provided.</w:t>
+        <w:t>forestry district are equal and uniform throughout such compact forestry district. The first compact forestry district created and established by combining two or more contiguous forestry districts, as herein provided, for fire protection of the forests of such compact forestry district by equal and uniform fire protection laws of the forests throughout the compact forestry district shall be designated and enumerated as Compact Forestry District No. 1, and any following compact forestry districts shall be s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>uccessively designated and enumerated in numerical order. The remaining forestry districts each composed of a single county shall be renumbered appropriately in successive numerical order as herein provided.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3C8870BD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5B7F82C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="333DFD02" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="5A05A418" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 29-30.13; 1964 (53) 1867.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A966A1B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="561A6DCB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="5FA332A9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="7655F146" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 48-25-40. Laws applicable to all forestry and compact forestry districts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="515E4135" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="2A323700" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>The State laws in force on March 6, 1964 affecting forestry shall, until changed, apply to all of the forestry districts and compact forestry districts of the State, except where otherwise specified, and all laws of the State thereafter enacted shall apply to the entire State except where otherwise specified.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="24FC8811" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4E64B1AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="295CE4DC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="4CE8EA55" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 29-30.15; 1964 (53) 1867.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="40DFDD01" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3B388C07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="457CD726" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="58BE1D2E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 48-25-50. Duty of law enforcement officers to enforce forestry laws.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="1118731E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="1E40D6EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>It shall be the positive duty of all sheriffs, deputy sheriffs, constables, rural policemen, and special officers to actively cooperate with the South Carolina Commission of Forestry and the State Forester in the enforcement of the forestry laws of the State.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="55CC8B09" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6F197580" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00312160" w:rsidRDefault="00312160" w14:paraId="1D1FBBC9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019409E" w:rsidRDefault="0019409E" w14:paraId="6EDA8DD9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1962 Code § 29-30.16; 1964 (53) 1867.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>