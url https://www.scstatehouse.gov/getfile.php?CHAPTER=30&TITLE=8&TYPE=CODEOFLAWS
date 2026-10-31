--- v1 (2025-11-27)
+++ v2 (2026-10-31)
@@ -1,242 +1,242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R06552891ec734bc8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/966d8916e8934fdfb5f8062b3f3db492.psmdcp" Id="R4a34d6c5688b4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rca69b7e139b443ea" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23afbedf62764f589956236a0ba8e81c.psmdcp" Id="R1c19d057c39b4d8e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="40E708FD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="5D7FC477" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="1E3AB14A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="70FE5A37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Recording and Reporting Immigration Law Violations [Repealed]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="649D3732" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="6D01ECDE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="1A6B5B27" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="10389C76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 8-30-10. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2D8E7E7A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7E0B27C7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="0C4183E5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="59659778" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Recording and reporting allegations of federal immigration law violations; centralized tracking database, had the following history: 2008 Act No. 280, § 6, eff June 4, 2008; 2015 Act No. 7 (S.196), § 6.A, eff April 2, 2015. Repealed by 2024 Act No. 109, § 3, eff February 5, 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="733AA521" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="593F82B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="5A27DBB8" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="6775718E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 8-30-20. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="13FF7918" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="21DADDCF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00701CE7" w:rsidRDefault="00701CE7" w14:paraId="0F6062B3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CE068A" w:rsidRDefault="00CE068A" w14:paraId="4B3E9617" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Authority to hire personnel, had the following history: 2008 Act No. 280, § 6, eff June 4, 2008. Repealed by 2024 Act No. 109, § 3, eff February 5, 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr w:rsidR="00CE068A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>