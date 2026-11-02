--- v1 (2025-11-27)
+++ v2 (2026-11-02)
@@ -1,713 +1,722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R05c6980f4fdf4272" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dae40487d17c4c4593064522089790e3.psmdcp" Id="R5c8b36d2b1e14044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5cfda1e3d3694df4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644b29df02b8487fb861e504b398bd3e.psmdcp" Id="R50a6723ca556440d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="6EFEFB8B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="247AEEB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="5FD34DA9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="203FA106" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Tax Increment Financing for Counties [Repealed]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="55FC0C7C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3C2E5B5C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="05DC5332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="009CA0F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="463DB781" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="37D81921" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="0474B61D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="215C6842" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="6992D0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="2B9EA6FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>For provisions that appear identical or substantially similar to this chapter, see §§ 31-7-10 et seq.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="2E2C3ED6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="629BB44F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="227DE583" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="6092BA24" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>§§ 6-33-10 to 6-33-120. Repealed by 2008 Act No. 358, § 6, eff June 25, 2008.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="57CB6EA3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="2D3EF10E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="523F1A16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="53A17B38" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="25438AB2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="3742A4F7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="4E93CAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="31EC81E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-10 was entitled "Short title" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="11FE30B5" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="1F52171F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="7BB22E4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="774453A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-20 was entitled "Legislative findings and intent; essential government functions; powers jointly exercised" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="2105DDF4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="2D234720" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="413D8929" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="18A4E479" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-30 was entitled "Definitions" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="1D2B9516" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="77B89F48" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="40B60738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="41658D40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-40 was entitled "Obligations and pledges authorized; surplus fund distributions" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="6B006204" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="52EB1B70" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="3D7ADA57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="27D0AC6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-50 was entitled "Application of proceeds" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="6B6727A0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="5BFAE232" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="45EC2B6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="413FDECD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-60 was entitled "State tax exemptions" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="31DE2E42" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="77B2D0D0" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="0FFCD0ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="289EA235" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-70 was entitled "Ordinance adoption requirements and obligation retirement" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="6473B99D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="73F1F564" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="288F4301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="6E1FAC9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-75 was entitled "Municipal annexation; ad valorem tax valuation" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="14F950B6" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="726657D1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="45B1A65E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="6BF56C13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Former § 6-33-80 was entitled "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Conditions for issuing obligations; approving and modifying redevelopment plans" and was derived from 1999 Act No. 93, § 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="35179EF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="2EFFCF78" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-90 was entitled "Residential displacement requirements, benefits and protections" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="3D4F8919" w14:textId="77777777">
-[...87 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="012EE5E6" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="18283E9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="643FEE3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Former § 6-33-100 was entitled "County auditor certification; value assessments; extending taxes" and was derived from 1999 Act No. 93, § 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="2208620F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="66F244DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Former § 6-33-110 was entitled "Revenues and grants; county powers" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>and was derived from 1999 Act No. 93, § 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="37A419D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="151D6C11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Former § 6-33-120 was entitled "Joint county and municipality redevelopment plans" and was derived from 1999 Act No. 93, § 11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00680119" w:rsidRDefault="00680119" w14:paraId="3BF42FB2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B0236" w:rsidRDefault="005B0236" w14:paraId="4EFFDC2C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>