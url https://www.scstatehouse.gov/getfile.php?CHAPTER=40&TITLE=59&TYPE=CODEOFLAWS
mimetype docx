--- v1 (2025-12-12)
+++ v2 (2026-11-07)
@@ -1,13290 +1,22542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4bc83a9225934cb4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e86825b1f71d4b1ea1b23033252bcb05.psmdcp" Id="R53cca5825ce8427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0d56a3a5d21240bd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b9bdd20efc44aa8172622fb054f464.psmdcp" Id="R2aa977e05d4b4860" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="6684ED49" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="785100B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="2D9C2F82" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6B4A10E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Charter Schools</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1FEA04B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="087932EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-10. Short title.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="48CCBA20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>This chapter may be cited as the "South Carolina Charter Schools Act of 1996".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4CB03B7F" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="180E0990" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="60915936" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="255E7B34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="326E7F70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2B9D2F8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7F63C26B" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4C65AABD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="552FE7BA" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="482968A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-20. Purpose.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FAE5D2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>This chapter is enacted to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3ACDC378" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) improve student learning;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="13B435EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) increase learning opportunities for students;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="77EE1454" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) encourage the use of a variety of productive teaching methods;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="70573954" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) establish new forms of accountability for schools;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="47EC16C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(5) create new professional opportunities for teachers, including the opportunity to be responsible for the learning program at the school site;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3297A990" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(6) assist South Carolina in reaching academic excellence; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="723BE30F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(7) create new, innovative, and more flexible ways of educating children within the public school system, with the goal of closing achievement gaps between low performing student groups and high performing student groups.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="111C54F6" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2B3CC654" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="02600CD1" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0DD17E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 4, eff May 14, 2012.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42427E39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="69F82646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5C0338C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment added item (7), and made other nonsubstantive changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0A373C09" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5BE69FD7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="3AE7DB4A" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="21400889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-30. Intent of General Assembly.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53E55BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) In authorizing charter schools, it is the intent of the General Assembly to create a legitimate avenue for parents, teachers, and community members to take responsible risks and create new, innovative, and more flexible ways of educating all children within the public school system. The General Assembly seeks to create an atmosphere in South Carolina's public school systems where research and development in producing different learning opportunities are actively pursued and where classroom teachers are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>given the flexibility to innovate and the responsibility to be accountable. As such, the provisions of this chapter should be interpreted liberally to support the findings and goals of this chapter and to advance a renewed commitment by the State of South Carolina to the mission, goals, and diversity of public education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="55208690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(B) It is the intent of the General Assembly that creation of this chapter encourages cultural diversity, educational improvement, and academic excellence. Further, it is not the intent of the General Assembly to create a segregated school system but to continue to promote educational improvement and excellence in South Carolina.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="08D7E7E3" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1D4BD48A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="15834247" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="468D530B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BF591F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="27A46CCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="709D6DF5" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="12C572A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="5DE4A4F4" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0AA18647" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-40. Definitions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4A3B466D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>As used in this chapter:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="45B2F75A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(1) A "charter school" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a public, nonreligious, nonhome-based, nonprofit corporation forming a school that operates by authorization of a public school district, the South Carolina Public Charter School District, or a public or independent institution of higher learning, but is accountable to the board of trustees, or in the case of technical colleges, the area commission, of the authorizer which grants its charter. Nothing in this chapter prohibits charter schools from offering virtual services pursuant to state law and sub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>sequent regulations defining virtual schools.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="25F0E85A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) A charter school:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3590160A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) is, for purposes of state law and the state constitution, considered a public school and part of the South Carolina Public Charter School District, the local school district in which it is located, or is authorized by an approved public or independent institution of higher learning;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2AEB7B50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(b) is subject to all federal and state laws and constitutional provisions prohibiting discrimination on the basis of disability, race, creed, color, gender, national origin, religion, ancestry, or need for special education services; however, an applicant may seek to form a single gender charter school without regard to the gender makeup of that proposed charter school;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="404892BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(c) must be administered and governed by a governing body in a manner agreed to by the charter school applicant and the authorizer, the governing body to be selected as provided in Section 59-40-50(B)(14);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="50847713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d) may not charge tuition or other charges pursuant to Section 59-19-90(8) except as may be allowed by the authorizer and is comparable to the charges of the local school district in which the charter school is located;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3ED5659A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(e) is subject to the same fixed asset inventory requirements as are traditional public schools.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...85 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="61A036FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(3) "Applicant" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means the person who or nonprofit corporate entity that desires to form a charter school and files the necessary application with the South Carolina Public Charter School District Board of Trustees, the local school board of trustees in which the charter school is to be located, or the board of trustees or area commission of a public or independent institution of higher learning. The applicant also must be the person who or the nonprofit corporate entity that applies to the Secretary of State to organize th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>e charter school as a nonprofit corporation. The nonprofit entity must maintain its nonprofit status to remain a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="67B86A5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(4) "Authorizer" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a local or statewide authorizer. This includes the South Carolina Public Charter School District Board of Trustees, the local school board of trustees in which the charter school is to be located, as provided by law, a public institution of higher learning or a nonprofit association directly affiliated with a public institution of higher learning as defined in Section 59-103-5, or an independent institution of higher learning or a nonprofit association directly affiliated with an independent instituti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>on of higher learning as defined in Section 59-113-50, from which the charter school applicant requested its charter and which granted approval for the charter school's existence. Only those public or independent institutions of higher learning, as defined in this subsection, who register and apply with the State Board of Education may serve as charter school authorizers, and the Department of Education shall maintain a directory of those institutions. The authorizer of a charter school is the charter schoo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l's Local Education Agency (LEA), and a charter school is a school within that LEA. The authorizer retains responsibility for special education and shall ensure that students enrolled in its charter schools are served in a manner consistent with LEA obligations under applicable federal, state, and local law. A nonprofit association that is directly affiliated with an institution of higher learning as an authorizer shall serve at the pleasure of, and be subject to the oversight and control of, the governing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>body of the institution. The nonprofit entity must maintain its nonprofit status to remain an authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="540C180E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(5) "Certified teacher" means a person currently certified by the State of South Carolina to teach in a public elementary or secondary school or who currently meets the qualifications outlined in Sections 59-27-10 and 59-25-115.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4ECAE5C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(6) "Noncertified teacher" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means an individual considered appropriately qualified for the subject matter taught and who has completed at least one year of study at an accredited college or university and meets the qualifications outlined in Section 59-25-115. An individual whose educator certificate has been suspended or revoked shall not be employed as a noncertified teacher during the term of suspension or revocation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1011B258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(7) "Charter committee" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means the governing body of a charter school formed by the applicant to govern through the application process and until the election of a board of directors is held. After the charter application is approved by the authorizer, the board of directors of the corporation must be organized as the governing body and the charter committee shall be dissolved within six months of the school opening for students to attend. The election of the board of directors must be held by April first of the year in which the s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>chool opens for students. Failure to hold the election by this date may result in an immediate revocation of the charter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1EFFEECF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(8) "Local school district" means any school district in the State except the South Carolina Public Charter School District and does not include special school districts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4645FE18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(9) "Charter school contract" means a fixed term, renewable contract between a charter school and an authorizer that outlines the roles, powers, responsibilities, and performance expectations for each party to the contract.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6456E2C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(10) "Resident public school" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>means the school, other than a charter school, within whose attendance boundaries the charter school student's custodial parent or legal guardian resides.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="495CDDB2" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2E94C4E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(11) "Management organization" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a corporation, business, organization, or other entity, whether conducted for profit or not-for-profit, with whom the governing body of a charter school contracts to operate, manage, or oversee the operation, management, or provision and implementation of educational services and programs to the charter school. This includes a corporation, business, organization, or other entity that directly employs the administrator or any of the educational personnel, or both.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4300B599" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(12) "Replication" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means the approval of a new charter school application based on the mission, academic model, instructional program, and operational structure of an existing charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="74A777C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(13) "Virtual charter school" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means a charter school whereby students are taught primarily through online methods; provided, however, that at least twenty-five percent of the instruction in core areas must be provided pursuant to South Carolina Regulation 43-601. Any student enrolled in a virtual charter school shall be a resident of a South Carolina school district as provided for in Sections 59-63-30, 59-63-31, 59-63-32, and 59-63-33.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="34AD5609" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="2F2DE081" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="17B19764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 5, eff May 14, 2012; 2026 Act No. 123 (S.454), § 1, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="27118761" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6D512A58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment, in item (1), deleted "nonsectarian," following "public,", added "or the South Carolina Public Charter School District" and deleted "local" preceding "school board of trustees" and added the second sentence relating to virtual services; in item (2), in subitem (a), added "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>South Carolina Public Charter School District or local" and in subitem (d) added the clause at the end starting with "and is comparable"; rewrote items (4) and (5); added item (8) defining "local school district"; and made conforming changes throughout.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="18F581C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote items (1), (2), (3), and (4), and added items (9) and (10).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7BB4F97F" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="61C16133" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 1, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4BAD8829" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="1C2C9172" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08B00B48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-50. Exemption; powers and duties; admissions; composition; purposes; governance; transportation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7B2A756F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(A) Except as otherwise provided in this chapter, a charter school is exempt from all provisions of law and regulations applicable to a public school, a school board, or a district, although a charter school may elect to comply with one or more of these provisions of law or regulations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...452 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7F39B345" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) A charter school:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="413D36F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(1) must adhere to the same health, safety, civil rights, and disability rights requirements as are applied to public schools operating in the same school district or, in the case of the South Carolina Public Charter School District or a public or independent institution of higher learning authorizer, the local school district in which the charter school is located;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="66F1A0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) must meet, but may exceed, the same minimum student attendance requirements as are applied to public schools;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="435270A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) must adhere to the same financial laws and regulations, financial audits, audit procedures, and audit requirements as are applied to public schools, and post its annual budget, to include its operating budget, and audit on its website with other financial information required to be posted by law or regulation. A charter school's financial audit is due to its authorizer no earlier than October 15, or the next business day, unless the Department of Education grants an extension or establishes a grace peri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>od for the authorizer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1C2190F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(4) must post its annual budget, to include its operating budget and any debt incurred by the school, and audit on its website with other financial information required to be posted by law or regulation;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7DF458BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(5) must provide notice to its authorizer prior to entering into an agreement to borrow money secured by school property, funds, or other assets;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3606088A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(6) must maintain a transaction register that includes a complete record of all funds expended over one hundred dollars, from any source, for any purpose. The register must:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="19A1BAD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) be prominently posted on the school's website and made available for public viewing and downloading;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="73D47238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b) be accompanied by a complete explanation of any codes or acronyms used to identify a payee or an expenditure;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="175B2D4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c) be searchable and updated at least once a month;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="091A3271" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d) include for each expenditure:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="625732FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(i) the transaction amount;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53E3F3B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) the name of the payee; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3B761911" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iii) a statement providing a detailed description of the expenditure; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5C471D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(e) not include:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="49B29E8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) an entry for salary, wages, or other compensation paid to individual employees; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3305C103" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) any information that can be used to identify an individual employee;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="534BDFE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(7) must maintain on its website a copy of each monthly statement for all credit cards maintained by the school and by a management organization used for the benefit of the school, including credit cards issued to its officers or employees for official use. The credit card number on each statement must be redacted prior to posting on the website. Each credit card statement must be posted within thirty days after the first payment is made toward the balance shown on the statement. No personal credit cards ma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>y be used by an employee or board member for purchases over two hundred fifty dollars directly related to the school or its operations;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4ED66D45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(8) must be considered a school district for purposes of tort liability under South Carolina law, except that the tort immunity does not include acts of intentional or wilful racial discrimination by the governing body or employees of the charter school. Employees of charter schools must be relieved of personal liability for any tort or contract related to their school to the same extent that employees of traditional public schools in their school district or, in the case of the South Carolina Public Charte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>r School District or a public or independent institution of higher learning authorizer, the local school district in which the charter school is located are relieved;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0073E7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(9) may in its discretion, hire noncertified teachers in a ratio of up to twenty-five percent of its entire teacher staff; however, if it is a converted charter school, it shall hire in its discretion noncertified teachers in a ratio of up to ten percent of its entire teacher staff. However, in either a new or converted charter school, a teacher teaching in the core academic areas as defined by federal law must be certified in those areas or possess a baccalaureate or graduate degree in the subject he or sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>e is hired to teach. Part-time noncertified teachers are considered pro rata in calculating this percentage based on the hours which they are expected to teach. Any teacher, regardless of certification status, who resigns, is suspended, or is terminated amid allegations of unprofessional conduct must be reported to the Department of Education by the authorizer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3689014D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(10) must perform Department of Social Services Child Abuse and Neglect Registry criminal history record checks as applicable to all public schools for all school personnel, governing board of directors, volunteers, and other individuals who regularly come into contact with students, as defined in Section 59-19-117;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="06189683" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(11) must hire or contract for, in its discretion, administrative staff, including a school leader, to oversee the daily oper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ation of the school. At least one of the administrative staff must be certified or experienced in the field of school administration. An administrator must be physically present onsite during school operating hours;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="401258B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(12) must admit all children eligible to attend public school to a charter school, subject to space limitations, except in the case of an application to create a single gender charter school, or in the case of a charter school designated as an Alternative Education Campus, pursuant to Section 59-40-111, with an explicit mission and purpose of specializing in providing evidence-based, specific educational or behavioral health services for educationally disadvantaged students with a demonstrated need for such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services. Demonstrated need may include, but not be limited to, as documented in an Individualized Education Program (IEP), 504 plan, a medical or psychological diagnosis, or documentation that the student is not meeting grade-specific standards in literacy as documented by the student's school. For purposes of this section, educationally disadvantaged students are those students as defined by the Every Student Succeeds Act (ESSA) or other subsequent federal law. Evidence-based services must include, but a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re not limited to, services to students who need evidence-based, specialized, multi-sensory instruction in literacy or other services included in the student's IEP or 504 plan. This specialized mission and purpose must be defined in the school's charter and charter contract as approved by the authorizer and as allowed by ESSA or other federal law. If the number of applications exceeds the capacity of a program, class, grade level, or building, students must be accepted by lot, and there is no appeal to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>authorizer. In the case of a charter school designated as an Alternative Education Campus, pursuant to Section 59-40-111, that is serving educationally disadvantaged students, if the number of applicants exceeds the capacity of a program, class, grade level, or building, students may be accepted by weighted lot as allowed by ESSA or other federal law with mission-aligned preference and the process clearly described in their charter and charter contract approved by their authorizer, and there is no appeal to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the authorizer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="387E3EA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(13)(a) must not limit or deny admission or show preference in admission decisions to any individual or group of individuals, except in the case of an application to create a single-gender charter school, in which case gender may be the only reason to show preference or deny admission to the school or as allowed by subitems (b) and (c).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="009EC8D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b) must give preference to students enrolled in the public charter school the previous year.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6EA28274" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(c) may give enrollment preference to any of the following by enrolling the student without requiring participation in a lottery when a lottery is otherwise required under this chapter:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6EF0F130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(i) a sibling of a pupil currently enrolled and attending, or who, within the last six years, attended the school for at least one complete academic year;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4E995520" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(ii) a child or children of any employee of the charter school or member of the charter school committee, provided that the number of students eligible for this preference may not exceed twenty percent of the school's total enrollment;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...333 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FA20FD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(iii) dependents of active-duty members of the military residing or stationed in this State, limited to not more than ten percent of the school's total enrollment except for schools meeting the provisions of subitem (f). Dependents of active-duty military members are subject to the enrollment provisions of Section 59-63-33;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6617C1A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(d) may enroll a student eligible for multiple enrollment preferences based on only one of the preferences, at the charter school's discretion. A student eligible for an enrollment preference that is denied the enrollment preference because the charter school has exceeded the number of enrollment preferences allowed must be permitted to participate in any enrollment lottery held by the school for the year the enrollment preference is denied;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="69B6A582" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(e) may, in the case of a charter school designated as an Alternative Education Campus, pursuant to Section 59-40-111, mission-aligned preference may be given to educationally disadvantaged students as specifically defined in their charter and charter contract approved by their authorizer and as allowed by ESSA;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5DD678BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(f) may, if a charter school is located on a federal military installation or base where the appropriate authorities have made buildings, facilities, and grounds on the installation or base available for use by the charter school as its principal location, give enrollment priority to otherwise eligible students who are dependents of military personnel living in military housing on the base or installation or who are currently stationed at the base or installation not to exceed fifty percent of the total enr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ollment of the charter school. This priority is in addition to the other priorities provided by this item, but no child may be counted more than once for purposes of determining the percentage makeup of each priority;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08072B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(14) must consist of a board of directors of seven or more individuals with the exact number specified in or fixed in accordance with the bylaws. Members of a board of directors may serve a term of two years, and may serve additional terms. The charter school's bylaws shall require staggered terms for board members with an election for two or more board positions occurring every two years. Fifty percent of the members of the board as specified by the bylaws must be individuals who have a background in K-12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>education or in business, and the bylaws of the charter school also must provide for the manner of selection of these members. In addition, at least fifty percent of the members of the board as specified by the bylaws must be elected by the employees and the parents or guardians of students enrolled in the charter schools governed by the board. One parent or guardian of each student shall be designated to cast one vote per open board seat in the election for each student they have enrolled in the charter sc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>hool. Employees of the charter school shall have one vote per open board seat. Employees who also have at least one child enrolled in the school shall retain their vote as an employee and may also be designated to cast votes in the same manner as other parents. All members must be residents of the State of South Carolina. A person who has been convicted of a felony must not be elected to a board of directors. If the board of directors consists of an odd number of members, the extra member must be an individ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ual who has a background in K-12 education or in business. Notice of the election must be posted on its website at least thirty days in advance of the election;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5FFBEEE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(15) must be subject to the Freedom of Information Act, including the charter school and its governing body. A board of directors of a charter school shall notify its authorizer of any regular meeting of the board at least forty-eight hours prior to the date on which it is to occur;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="13D8622E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(16) must be subject to the ethics and government accountability requirements for public members and public employees as contained in Chapter 13, Title 8. For purposes of this subsection, members of the charter school boards are considered public members and employees of the charter school board, including individuals assigned to charter schools who are employed by management organizations, are considered public employees. The charter contract in accordance with Section 59-40-60(B) must contain a statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>of assurance of ethical compliance on behalf of the school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2CC6CA0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(17) must notify and provide a copy of any executed or amended management organization contracts to the authorizer. All management organization contracts must also be posted in a prominent location on its website;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7B1B053F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(18) must collect, maintain, and make available to its authorizer the following information concerning the operation and management of the charter school:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="60F30D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) a list of members currently serving on the board of the charter school, including name, address, and term of office;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="762D9397" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) copies of policies approved by the board of the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="017A6E94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c) board of the charter school meeting minutes and agendas;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A284325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d) annual financial reports, including a copy of audited financial statements of the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="05521B0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(e) a copy of the budget approved by the board of the charter school with any amendments;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="60F3DF57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(f) all health and safety reports and certificates, including those related to fire safety, environmental matters, asbestos inspection, boiler inspection, and food service; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="365317A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(g) any management letters issued as part of the annual financial audit;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="50C34987" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(19) must post on the school's website the most recent version of the school's bylaws and board policies including, but not limited to, the policies and procedures pursuant to Section 59-40-60(F)(13) and (14).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="17B35B20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C)(1) If a charter school denies admission to a student, the student may appeal the denial to the authorizer. The decision is binding on the student and the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6758B1A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) If a charter school suspends or expels a student, other charter schools or the local school district in which the charter school is located has the authority but not the obligation to refuse admission to the student.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="65C2BA80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>(3)(a) A charter school is eligible for federally sponsored, state-sponsored or district-sponsored interscholastic leagues, competitions, awards, scholarships, grants, and recognition programs for students, educators, administrators, staff, and schools to the same extent as all other public schools.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="355B3CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) A charter school student is eligible to compete for, and if selected, participate in any extracurricular activities not offered by the student's charter school which are offered at the resident public school he would otherwise attend. A charter school student is eligible to compete for, and if selected, participate in an activity governed by the South Carolina High School League offered at the resident public school he would otherwise attend if the league-governed activity is not offered at the student'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>s charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="27113CA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) A charter school student is eligible for extracurricular activities at the student's resident public school consistent with eligibility standards as applied to full-time students of the resident public school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="50A8B89F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) A school district or resident public school may not impose additional requirements on a charter school student to participate in extracurricular activities that are not imposed on full-time students of the resident public school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7E39EC59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(e) Charter school students shall pay the same fees as other students to participate in extracurricular activities.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="576668F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(f) Charter school students shall be eligible for the same fee waivers for which other students are eligible.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42386BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(D) The State is not responsible for student transportation to a charter school unless the charter school is designated by the local school district as the only school selected within the local school district's attendance area. However, a charter school may enter into a contract with a school district or a private provider to provide transportation to the charter school students.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="721383AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(E) The South Carolina Public Charter School District Board of Trustees may not use program funding for transportation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="367515B8" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="55D4D404" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="46B052D6" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B106E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2008 Act No. 239, § 9, eff May 21, 2008; 2012 Act No. 164, § 6, eff May 14, 2012; 2013 Act No. 29, § 1, eff May 21, 2013; 2015 Act No. 83 (H.4084), §§ 1.A, 1.B, eff June 11, 2015; 2016 Act No. 219 (S.1262), § 1, eff June 3, 2016; 2025 Act No. 47 (H.3862), § 1, eff May 12, 2025; 2026 Act No. 123 (S.454), § 2, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="65C44AB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6AC65D91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)", pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="087D5AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0DC54725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment rewrote subsections (B) and (C) and added subsections (D) and (E) relating to transportation of students.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6D796865" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2008 amendment in subsection (B)(8) substituted "however" for "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>provided, however, that", added "or previously enrolled", and substituted "if such priority" for "provided their".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0E06D094" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment inserted "or a public or independent institution of high learning sponsor" in subsections (B)(1) and (B)(4); inserted "or contract for," in subsection (B)(6); inserted ", except in the case of an application to create a single gender charter school" in subsection (B)(7); rewrote subsections (B)(8), (B)(9), (B)(10), and (C).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3A2B3713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2013 amendment, in subsection (B)(8), added the second, fourth, and fifth sentences, relating to enrollment preference and priority.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="57E48990" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2015 Act No. 83, §§ 1.A, 1.B, in (B)(6), inserted ", including a school leader," and added (B)(11).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="616CD41C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2016 Act No. 219, § 1, rewrote (B)(7), providing that alternative education campuses may give mission-aligned admissions preferences to certain educationally disadvantaged students, and providing related definitions, procedures, and criteria; and in (B)(8), added the fifth sentence, relating to mission-aligned preference.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="036FDF17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2025 Act No. 47, § 1, rewrote (B)(8).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="462D7D8B" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="00691E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 2, rewrote (B).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="09767238" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="5F05A29B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5DFCB193" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>SECTION 59-40-55. Sponsor powers and duties; retention of funds.</w:t>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-55. Authorizers' powers and duties; retention of funds; annual review.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...449 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="23FD7B9A" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3D28D5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) In order to promote the quality of charter school outcomes and oversight, the Department of Education shall establish and implement policies, procedures, and practices to ensure quality authorizing, good governance and accountability that clearly define the roles and responsibilities of the authorizer consistent with state law.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="16DC1C01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) A charter school authorizer:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="37C38E24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(1) may approve charter applications pursuant to Section 59-40-60 that meet the requirements specified in Sections 59-40-50 and 59-40-60 except that institutions of higher learning authorizers may choose to only approve those charter applications that meet the requirements of this chapter and align with the mission and strategic plan of the institution of higher learning authorizer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="30BDCE6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) must decline to approve charter applications according to Section 59-40-70(C) or an application submitted by a charter school whose applicant is also a member of the State Board of Education, the Education Oversight Committee, or a local school district board of trustees;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6A67CE20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) must negotiate and execute sound charter contracts with each approved charter school including, but not limited to, specific outcome-based expectations concerning academics, operations, governance, and finance based on the school's charter contract;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5FB9B1B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) must monitor, in accordance with charter contract terms, the performance and legal/fiscal compliance of charter schools with charter-specific state law, Department of Education policies, procedures, and practices and policies adopted by the authorizer's governing board including, but not limited to, collecting and analyzing data to support ongoing evaluation according to the charter contract;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A28EC15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(5) must conduct or require oversight activities that enable the authorizer to fulfill its responsibilities outlined in this chapter, including conducting appropriate inquiries and investigations, only if those activities are consistent with the intent of this chapter, adhere to the terms of the charter contract, and do not unduly inhibit the autonomy granted to public charter schools;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6433EE4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(6) must collect, in accordance with Section 59-40-140(H), an annual report from each of its authorized charter schools and submit the report on the academic and financial performance of each of its authorized charter schools and authorizers performance to the State Board of Education in a format prescribed by the Department of Education before January thirtieth;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1B11CD55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(7) must notify the charter school in writing of noncompliance with the school's charter or contract and provide reasonable opportunity for the school to remedy the problem, unless the problem warrants revocation and revocation timeframes apply. The school shall have up to thirty calendar days to respond, in writing, describing how the issue will be remedied. If the problem warrants revocation, then the authorizer shall notify the school in writing and provide a copy to the State Superintendent of Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the same time the school is notified and revocation timeframes apply;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="41156802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8) must develop a corrective action plan and take appropriate corrective actions or exercise sanctions short of revocation in response to apparent deficiencies as documented pursuant to item (7) in charter school performance or legal compliance. If the corrective action plan or corrective actions relate to special education services, then the authorizer shall provide a copy of the letter denoting the deficiencies and the corrective action plan to the Department of Education. These actions or sanctions may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>include requiring the school to develop and execute the corrective action plan within a specified timeframe;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FA49944" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(9) must determine whether each charter contract merits renewal, nonrenewal, or revocation;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="308678E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(10) must provide to parents and the general public information about charter schools authorized by the authorizer as an enrollment option within the district in which the charter school is located to the same extent and through the same means as the district in which the charter school is located provides and publicizes information about all public schools in the district. A charter school shall notify its authorizer of its enrollment procedures and dates of its enrollment period no less than sixty days be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>fore the first day of its enrollment period;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6944479E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(11) must permanently close any charter school at the conclusion of the school year after receiving the lowest performance level rating as defined by the state accountability system for three consecutive years in accordance with Section 59-40-110(H); however, the first year of a school's operation shall be excluded for purposes of this section;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A7404A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(12) must, within thirty days of submission or execution to the authorizer, post in a prominent location on its website all charter school applications, renewal applications, and any management organization contracts associated with the charter schools;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5C77DFC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(13) must post in a prominent location on its website their budget as an authorizer, including revenues, source of revenue, and expenditures. If the authorizer has charged fees to a charter school for services, then those fees must be listed by individual school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4F43E99B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(14) must review and notify the charter schools of any noncompliance related to management organization contracts;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="692600C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(15) must be subject to the ethics and government accountability requirements for public members and public employees in Chapter 13, Title 8. For purposes of this subsection, members of the authorizer's governing boards are considered public members, and employees of the authorizer's governing board are considered public employees;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3A372CB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(16) must be subject to Section 11-35-5340 of the South Carolina Consolidated Procurement Code or implements a procurement code which, in the written opinion of the Division of Procurement Services of the State Fiscal Accountability Authority, is substantially similar to the provisions and purposes of the South Carolina Consolidated Procurement Code;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="58CAC091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(17) must be subject to audits by the Legislative Audit Council. For the purpose of carrying out its audit duties, the Legislative Audit Council shall have access to the records and facilities of each authorizer during the authorizer's normal operating hours, and each authorizer must produce records requested by the Legislative Audit Council. The provisions contained in Chapter 15, Title 2, related to the Legislative Audit Council shall apply to audits conducted pursuant to this section;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BF9C65C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(18) must review and monitor the implementation of enrollment procedures submitted by the charter school pursuant to Section 59-40-50(B)(12) to ensure compliance with the admission requirements established pursuant to Section 59-40-50(B)(12) and (13);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="26C16417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(19) must be subject to the South Carolina Freedom of Information Act; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4F346059" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(20) must not receive commissions, rebates, or financial incentives related to insurance products purchased by the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="18BCA068" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C)(1) A statewide authorizer shall only retain or contract to retain two percent of the total state allocation distributed to charter schools, as appropriated annually through the state appropriations process, for each charter school it authorizes for the purpose of carrying out its oversight and administrative responsibilities. With approval by the Department of Education, an authorizer may offer additional services related to charter school operations to charter schools it authorizes, however the charter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school shall be under no obligation to purchase those services from the authorizer. A charter school may not be penalized or have its charter revoked based upon their failure to purchase offered services from the authorizer. A charter authorizer offering such services shall post a list of those services and the cost of the service in a prominent place on the authorizer's website. The amount retained by the authorizer does not include costs incurred in delivering services that a charter school may purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>at its discretion from the authorizer. The amount authorizers may claim for administration of federally funded programs or grants is subject to the terms and conditions of the federal program or grant. The authorizer shall use its funding provided pursuant to this section exclusively for the purpose of fulfilling authorizer obligations in accordance with this chapter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3420ACC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2)(a) If the Department of Education determines an authorizer has violated this provision, a written notice of the alleged violation shall be provided to the authorizer. The authorizer shall have thirty calendar days from receipt of the notice to submit documentation and any other relevant evidence demonstrating the authorizer is in compliance with this provision. Upon a determination by the Department of Education that a violation has occurred, the State Superintendent of Education may:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="33F5F85A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(i) order reimbursement of improperly charged amounts to the charter schools;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1657C34A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) revoke the authorizer's authority to charter or authorize schools, and all schools may apply to transfer to a different authorizer using the process established by the Department of Education pursuant to Section 59-40-55(D); or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6137AE0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iii) order other appropriate relief.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3AAF8B2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) The authorizer may file an appeal with the State Board of Education within thirty days of the decision by the State Superintendent of Education to revoke an authorizer's authority to authorize schools. After an appeal is filed, the State Board of Education must hold a public hearing regarding the appeal within fourteen days. All appeals from the State Board of Education's decisions to terminate a public or independent institution of higher learning authorizer registration shall be made to the Administra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>tive Law Court. The authorizer shall not demand or withhold any unspent appropriated funds held by or owed to a charter school that is transferring under the provisions of this section and may not charge fees associated with the school moving to another authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="174E0E16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c) A charter school authorizer, or an entity affiliated with or owned or created by an authorizer, is prohibited from:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1C79184F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) contracting with schools or otherwise selling services to schools over which the authorizer has direct oversight, such as financial services;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="415F6DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) using its authority or position as authorizer to influence, induce, or attempt to influence or induce, a charter school to contract for additional services provided by the authorizer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1ABEEFB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(iii) using authority or position as an authorizer to unfairly compete with any private entity or enterprise offering similar services to charter schools;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4A85AEC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iv) using state funds, including any funds retained under Section 59-40-55(C)(1), to fund, market, or promote any additional contracted services offered to charter schools in exchange for a fee;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="457C5C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(v) contracting with a charter school to provide services necessary to remedy any alleged noncompliance with the terms of the charter contract or applicable law;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BC6274F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(vi) utilizing state funds, including any funds retained under Section 59-40-55(C)(1), for any purpose not directly related to fulfilling its obligations as an authorizer under this chapter and pursuant to any other state law or regulation;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="721F8C4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(vii) receiving direct or indirect compensation from any contract entered into by a school it authorizes and a third party; however, nothing in this section shall prohibit an authorizer from leasing a building, or providing food service or transportation, to schools it authorizes; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2D86A79B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(viii) conditioning approval, renewal, or evaluation outcomes on the purchase of any goods or services.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="44FC85AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(d) The Department of Education shall terminate approval of any authorizer that is found by either the department or a court to have violated the requirements of this section or the requirements of Chapter 13 of Title 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="00F240A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D) The Department of Education shall conduct annual reviews aligned to the current state school district accreditation timeline, to monitor and evaluate the performance of all charter school authorizers, informed by the annual report provided for in this section. The review process must include an examination of how authorizers meet standards and practices, an evalua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>tion of each authorizer's charter school's performance, and review of each authorizer's record of renewal, revocation, and authorization decisions. In addition, the Department of Education shall establish a process for receiving and reviewing complaints regarding charter schools and authorizers. These reports shall be considered in its annual reviews. The Department of Education shall issue notices of concern, in writing, to the authorizer that must include descriptions of all performance concerns and estab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>lish a timeline by which the authorizer must correct any issues or deficiencies. In the case of a public or independent institution of higher learning authorizer repeatedly failing to meet one or more of the requirements contained in subsection (B) over a period of three years, the Department of Education may terminate a charter school authorizer's registration. The State Board of Education shall allow a public or independent institution of higher learning authorizer the opportunity to have a hearing before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registration termination. All appeals from the State Board of Education's decisions to terminate a public or independent institution of higher learning authorizer registration shall be made to the Administrative Law Court. If a public or independent institution of higher learning authorizer's registration is terminated, the Department of Education shall develop a streamlined transfer application for charter schools to apply to a new authorizer for the remainder of the charter school's contract term; howeve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>r, if no new authorizer agrees to the transfer request, the charter school must close. The Department of Education shall create an authorizer closure protocol to be fully implemented within 180 days of the closure of the public or independent institution of higher learning affiliated with an authorizer, a timeline, and an application process for the transfer of any charter schools by a new authorizer. Operating charter schools shall not be required to resubmit a full application unless the new authorizer sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ecifically identifies an area of concern. New charter schools under contract may be required to submit a full application by the new authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="53DA0E20" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="057E0643" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="33AA8C47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2012 Act No. 164, § 1, eff May 14, 2012; 2014 Act No. 288 (H.3853), § 2, eff June 12, 2014; 2026 Act No. 123 (S.454), § 3, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0090E397" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A436E74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2014 Act No. 288, § 2, added subsection (A), redesignated former subsections (A) and (B) as subsections (B) and (C); added subsection (B)(11); and made other nonsubstantive changes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="37ABAC80" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7CCD44B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 3, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3CE8215E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="054616FE" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="12E2095B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-60. Charter application; revision; formation of charter school; charter committee; application requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...93 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0364D243" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) An approved charter application constitutes an agreement between the charter school and the authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7CF46D27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) A contract between the charter school and the authorizer must be executed and must reflect all provisions outlined in the application as well as the roles, powers, responsibilities, and performance expectations for each party to the contract. A contract must include the proposed enrollment procedures and dates of the enrollment period of the charter school. All agreements regarding the release of the charter school from school district policies must be contained in the contract. The Department of Educat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ion shall develop a contract template to be used by charter schools and the authorizer. The template must serve as a foundation for the development of a contract between the charter school and the authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="05318E57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) A material revision of the terms of the contract between the charter school and the authorizer may be made only with the approval of both parties.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7F2942D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(D) Except as provided in subsection (F), an applicant who wishes to form a charter school shall:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42C58101" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) organize the charter school as a nonprofit corporation pursuant to the laws of this State;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3BF44AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) form a charter committee for the charter school which includes one or more teachers; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="46723BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(3) submit a letter of intent and a written charter school application to the board of trustees or area commission from which the committee is seeking sponsorship.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4E0128FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(E) A charter committee is responsible for and has the power to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="67D2468E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) submit a letter of intent and an application to operate as a charter school, sign a charter school contract, and ensure compliance with all of the requirements for charter schools provided by law;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...53 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0F583915" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) employ and contract with t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>eachers and nonteaching employees, contract for services, and develop pay scales, performance criteria, and discharge policies for its employees. All teachers whether certified or noncertified must undergo the background checks and other investigations required for certified teachers, as provided by law, before they may teach in the charter school; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="558BF4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) decide all other matters related to the operation of the charter school, including budgeting, curriculum, and operating procedures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="01549B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) The charter school application, based on an application template with compliance guidelines developed by the Department of Education, must include:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1A79AE7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) an executive summary, not to exceed two pages;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="33509F39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) the mission statement of the charter school, which must be consistent with the principles of the General Assembly's purposes pursuant to Section 59-40-20;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...53 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7B878A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) the measurable goals, objectives, and academic performance standards to be achieved by the charter school, and a description of the charter school's admission policies and procedures;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76C1EC7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) evidence that an adequate number of parents or legal guardians with students eligible to attend the proposed school pursuant to Section 59-40-50 support the formation of a charter school and justify the projected per pupil allocation in the application budget;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0726A00F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(5) a description of the charter school's educational program, including how it will meet or exceed the academic performance standards and expectations, including academic standards adopted by the State Board of Education and how the instructional design, learning environment, class size and structure, school calendar, scheduling flexibility, use of virtual instruction, curriculum, and teaching methods enable each pupil to achieve these standards;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5EEED820" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(6) a description of the charter school's plan for evaluating pupil achievement and progress toward accomplishment of the school's achievement standards in addition to state assessments, the timeline for meeting these standards, and the procedures for taking corrective action if that pupil achievement falls below the standards;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...356 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="63C3FEFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(7) evidence that the plan for the charter school is economically sound, a proposed budget to start the charter school and a proposed budget for the entire contractual term of the charter, a description of the manner in which an annual audit of the financial and administrative operations of the charter school, including any services provided by the authorizer, is to be conducted;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0C21A2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(8) a description of the governance and operation of the charter school, including a detailed school start-up plan, resumes and background information on the charter committee members, the capacity and experience of the school leadership and management team, any involvement with the replication of existing successful public charter schools, any proposed management organization, and the nature and extent of parental, professional educator, and community involvement in the governance and operation of the char</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0EA02A75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(9) a description of how the charter school plans to conduct community outreach to ensure all members of the community are aware of the school and have an opportunity to enroll;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2418CA4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(10) a description of transportation services to be provided, if any;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="38D178B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(11) if available, a description of the school location by address, or, at a minimum, zip code, the school building, other facilities, and equipment and how they shall be obtained. If this information is not yet available, it shall be updated as soon as facilities are secured;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3C1991E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(12) an explanation of the employment relationship that shall exist between the proposed charter school, or its management organization, and the administration, faculty, and staff of the charter school, including a staffing chart aligned with the budget and student enrollment projections, and descriptions of evaluation procedures;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1C72F893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(13) a description of a reasonable grievance and termination procedure for teachers employed by the school or employed by the school's management organization, as requir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ed by this chapter, including notice and a hearing before the governing body of the charter school. The application must state whether or not the provisions of Article 5, Chapter 25, Title 59 apply to the employment and dismissal of teachers at the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2B973770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(14) a description of student rights and responsibilities, including attendance, behavior and discipline standards, and a reasonable hearing procedure, including notice and a hearing before the board of directors of the charter school before expulsion;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="67C83599" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(15) an assumption of liability by the charter school for the activities of the charter school and an agreement that the charter school must indemnify and hold harmless the authorizer, its servants, agents, and employees, from any and all liability, damage, expense, causes of action, suits, claims, or judgments arising from injury to persons or property or otherwise which arises out of the act, failure to act, employment practices, or negligence of the charter school, its agents and employees, in connection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with or arising out of the activity of the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="003A61B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(16) a description of the types and amounts of insurance coverage to be obtained by the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="796462D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(17) a copy of any proposed management organization contracts contemplated by the charter school. The contract must include a term sheet that sets forth the length of the contract, the roles and responsibilities of the governing board of the charter school, the staff of the charter school, the staff of the management organization, the scope of services and resources to be provided by the management organization, the performance evaluation measures and timelines, the compensation structure, including clear i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>dentification of all fees to be paid to the management organization, the methods of contract oversight and enforcement, the conditions of renewal and termination of the contract and assurances that the governing board of the charter school, at all times, maintains independent fiduciary oversight and authority over the school budget and ultimate responsibility for the school's performance. The contract shall not allow profit-sharing with the authorizer or any affiliated entity;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="175A72AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(18) evidence the applicant has filed the appropriate documents to be organized as a nonprofit corporation under South Carolina law;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08F8557C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(19) a statement of assurances for the applicant to execute affirming the applicant understands and agrees to perform the essential responsibilities and obligations of a charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="459DA77C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(20) in the case of a proposed charter school using a virtual learning model as its primary mode of delivering instruction, the application must include information regarding the following requirements to be performed by the charter school's board:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52EE4F07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(a) The requirement that the charter school's board offer a student orientation and notify the parent or guardian of each enrolled student of the requirement to participate, and that each student complete the orientation before participating in any instructional activity.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="04462094" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) The requirement that the board adopt a policy addressing a student's failure to participate in instructional opportunities. The policy must provide that a student is subject to consequences, which may include disenrollment, if both of the following conditions are met:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2F61DA50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) after the student's parent or guardian receives written notice, the student fails to comply with the policy within a reasonable period specified by the school; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0711034B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(ii) intervention strategies outlined in the policy fail to result in the student's consistent participation in instructional activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="22B5E1B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c) The requirement that the policy adopted pursuant to subitem (b) provides, if a student is disenrolled pursuant to this policy, the school shall:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="189DFD93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) notify the parent or guardian in writing of the obligation to enroll the student in a school in accordance with state law;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="16F0F7C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) initiate the transfer of the student to the district of residence;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="48C8E68E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(iii) request that the parent or guardian provide the name of the school, and, if applicable, the district in which the student will enroll; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1CB10097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iv) coordinate directly with the receiving school or district to transfer student records and any other documentation necessary to support appropriate educational placement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3D7EDE9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(d) For purposes of this item "instructional opportunities" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means classroom-based or nonclassroom-based activities a student is expected to complete, participate in, or attend during a school day including, but not limited to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2CC6D479" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) logging into online curriculum or programs;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="64324777" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) completing offline activities;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="40055558" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iii) completing assignments associated with a program, curriculum, or course;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="64D320DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iv) testing;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2023855E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(v) participating in face-to-face meetings with school staff or service providers;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6D8C9149" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(vi) participating in telephone or video conferences with school staff or service providers; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53A304F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(vii) engaging in other documented communications with school staff or service providers related to curriculum or programs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="270E6FF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(G) Nothing in this section shall require a charter school applicant to provide a list of prospective or tentatively enrolled students or prospective employees with the application.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="71BB86AA" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="430E5DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(H) Prior to November 1, 2026, the Department of Education shall develop a separate application for replication to encourage creation of additional charter schools that fulfill the purpose and mission of this chapter. The application for replication must focus on submission of data and information to demonstrate the prior record of the existing school and how such record will be repeated at the replicated school. No school that has received an overall rating of less than "Average" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>on the South Carolina School Report Card at any time during the preceding three years shall be eligible to apply for replication. An existing charter school that seeks to expand operations to a location situated more than one mile from its original campus shall apply for replication in accordance with this section This provision does not apply to a charter school that is relocating its entire operations from one facility to another.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3414FC7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="4CA317A1" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="57C8E54D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 7, eff May 14, 2012; 2014 Act No. 288 (H.3853), § 3, eff June 12, 2014; 2026 Act No. 123 (S.454), § 4, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5FE9DD07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="419871DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>, pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6486153E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...67 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="59D96B04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment, in subsection (B), deleted "local" preceding "school district policies"; in subsection (D), in paragraph (3), substituted "charter school advisory committee and the" for "local" and "from which the committee is seeking sponsorship" for "for the school district in which the charter school is to be located"; and, in subsection (F), in paragraph (4) substituted "State Board of Education and the chartering district" for "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>school district in which the charter school is located" and rewrote paragraph (8).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="32658FBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 2012 amendment removed ", and the terms must be the terms of a contract" from subsection (A); rewrote subsection (B); substituted "to the board of trustees or area commission" for "the school board of trustees"; in subsection (D)(3); removed "shall be a proposed contract and" from subsection (F); substituted "sponsor" for "chartering district" in subsection (F)(4); substituted "sponsor" for "school district" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>in subsections (F)(6) and (F)(14); made other, nonsubstantive, changes throughout.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="36D2C5FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2014 Act No. 288, § 3, rewrote subsections (D), (E), and (F).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3B223641" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="32B36DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 4, rewrote (F); and added (H).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="765394B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="487C2BE1" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6AFF61A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>SECTION 59-40-65. Online or computer instruction; requirements; enrollment in South Carolina Virtual School Program.</w:t>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-65. Online, virtual, or computer instruction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...86 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="202E3CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) As used in this section:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1082BE43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(1) "Online, virtual, or computer instruction" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means delivery of academic instruction over the internet using electronic devices to students who are not required to be at a specific physical location to receive instruction.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1AEE62A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) "Synchronous instruction" means virtual instruction in which the instructor is able to interact with students in real time and during a scheduled time period when the instructor and student both must be online for the student to be counted as present.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="317BC3BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(3) "Asynchronous instruction" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means virtual instruction in which the instructor is not able to interact with students in real time and may include recorded lessons or lectures and other on-demand instruction when the teacher and student are not required to be online at the same specified time.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="645C9388" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) If the governing body of a charter school offers as part of its curriculum a program of virtual instruction, information pursuant to Section 59-40-60(F)(20) shall be included in the application and the governing body shall be required to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="099A70A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) provide each student enrolled in the program with a course or courses of online or computer instruction approved by the charter school's authorizer that must meet or exceed the South Carolina content and grade-specific standards. Students enrolled in the program of online or computer instruction must receive all instructional materials required for the student's program;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6EDD8EB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) ensure that the persons who operate the program on a day-to-day basis comply with and carry out all applicable requirements, statutes, regulations, rules, and policies of the charter school;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0946E129" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) ensure that each course offered through the program is taught by a teacher meeting the requirements of Section 59-40-50;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3C373E67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) ensure that a parent or legal guardian of each student verifies the number of hours of educational activities completed by the student each school year;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="01ED4949" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(5) adopt a plan by which it will provide:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...109 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="78A74C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) frequent, ongoing monitoring to ensure and verify that each student is participating in the program, including proctored assessment(s) each semester in core subjects graded or evaluated by the teacher, and at least bi-weekly parent-teacher conferences in person or by telephone;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="713C024E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) regular instructional opportunities in real time that are directly related to the school's curricular objectives including, but not limited to, meetings with teachers and educational field trips and outings;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1E2FA90F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) verification of ongoing student attendance in the program;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="290017C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) verification of ongoing student progress and performance in each course as documented by ongoing assessments and examples of student coursework;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...154 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0B9C400E" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="24700A90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(6) administer to all students </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>in a proctored setting all applicable assessments as required by the South Carolina Education Accountability Act.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0CD2D6AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) Nothing in this section shall prohibit a charter school that provides a program of online or computer instruction from reimbursing families of enrolled students for costs associated with their Internet connection for use in the program.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52E5A7C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D) A charter school shall provide no more than seventy-five percent of a student's core academic instruction in kindergarten through twelfth grade via an online or computer instruction program. The twenty-five percent of the student's core academic instruction may be met through the regular instructional opportunities outlined in subsection (A)(5)(b).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53795066" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) Charter school students may enroll in the Department of Education's virtual education program pursuant to program requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="75A47FC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) Private or homeschool students choosing to take courses from a virtual charter school may not be provided instructional materials, or any other materials associated with receiving instruction through a program of online or computer instruction at the state's expense.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="64C53C1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(G) Only students enrolled in the charter school as a full-time student shall be reported in the charter school's average daily membership to the Department of Education for the purposes of receiving state or federal funds. Private and homeschool students may not be included in the student weighted pupil units or average daily membership reported to the Department of Education for the purposes of receiving state or federal funds.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0C09AFE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(H) A virtual school shall ensure the following:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="44C6179B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(1) Students have daily access to teachers during the instructional day for live teaching, tutoring, conferencing, and intervention.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52043C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) Students are able to access synchronous instructional opportunities appropriate to grade level and course needs on each of the student's instructional days if necessary.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="18549842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) Student attendance and participation may be demonstrated through a combination of participation in live sessions, completion of assigned coursework, communication with teachers, measurable academic progress, assessments, or other documented engagement measures.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6C8E2F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(4) Asynchronous instruction may include recorded lessons, adaptive learning platforms, guided independent work, digital curriculum, and other teacher-assigned learning tasks.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7A134FC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="53A983BD" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42B23852" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2007 Act No. 26, § 2, eff May 15, 2007; 2013 Act No. 84, § 2, eff June 13, 2013; 2014 Act No. 288 (H.3853), § 9, eff June 12, 2014; 2026 Act No. 123 (S.454), § 5, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="09F57F2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3007B36C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2013 amendment, in subsection (D), substituted "Department of Education's virtual education program" for "South Carolina Virtual School Program".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="76D95774" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5C47E927" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2014 Act No. 288, § 9, in subsection (A)(1), substituted "charter school's sponsor" for "State Department of Education" and substituted "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>grade-specific" for "grade specific".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="46CD543C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 5, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="47677E82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="12DFAD1E" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1FBF240B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-70. Application requirements and procedures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7903A92A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A)(1) An applicant shall submit a letter of intent at least ninety days before submitting an application to the authorizer or authorizers from which it is seeking authorization and within the same school year to which it intends to apply. A copy of the letter must also be submitted to the Department of Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0FA59FD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) An applicant shall submit the application to the board of trustees or area commission from which it is seeking sponsorship and one copy to the Department of Education. In the case of the South Carolina Public Charter School District or a public or independent institution of higher learning authorizer, the applicant shall provide notice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>of the application to the local school board of trustees in which the charter school will be located for informational purposes only. The authorizer from which the applicant is seeking authorization may request clarifying information from the applicant. The Department of Education shall provide guidance on compliance to both the authorizer and applicants.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2386D9F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(3) The applicant shall notify the local delegation of a county in which a proposed charter school is to be located upon submission of a charter school application and also shall provide a copy of the charter school application upon request by a member of the local delegation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...186 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7FE809A2" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="06685C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) The Department of Education shall post for each application cycle a list of all applicants including the name of the proposed charter school, the name of the proposed authorizer, and the area in which the proposed charter school will be located.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="50E5198A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B)(1) The applicant shall present its application at a public hearing and the authorizer from which the applicant is seeking authorization shall rule on the application for a charter school in a public hearing, upon reasonable public notice, no more than ninety days after receiving the application. If there is no ruling within ninety days, the application is considered conditionally approved pending correction by the applicant of any identified deficiencies in the application and submitted to the authorize</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>r within thirty days of conditional approval. If the application is approved by the authorizer, the charter school may open at the beginning of the following year upon completion of a planning year. However, before a charter school may open, the charter school must meet the pre-opening conditions included in the charter contract and the Department of Education shall verify the accuracy of the financial data for the school within forty-five days after approval.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2242ABF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) At least ten business days prior to an applicant's public meeting, the authorizer must provide the applicant with written notice of their public meeting, which must contain the date, location, and time of the meeting. At least five business days prior to the public meeting, the authorizer must provide the applicant with a written evaluation report using the rubric aligned with the Department of Education application and any published authorizer evaluation criteria.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3BEF2D03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) At least two business days prior to an applicant's public meeting, the applicant must provide the authorizer with any rebuttal material the applicant intends to present at the meeting.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4A3A31B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C) A board of trustees or area commission shall deny an application only if the application does not meet the requirements specified in Section 59-40-50 or 59-40-60, or if, based on the totality of information provided by the applicant, the board of trustees or area commission determines that the applicant has failed to demonstrate a substantial likelihood that it has the capacity to establish a viable school. It shall provide, within ten days, a written explanation of the reasons for denial, citing specif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ic standards related to provisions of Section 59-40-50 or 59-40-60 that the application violates. This written explanation immediately must be sent to the charter committee and filed with the State Board of Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4B6C7EF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(D) If the board of trustees or area commission from which the applicant is seeking authorization denies a charter school application, the charter applicant may appeal the denial to the Administrative Law Court pursuant to Section 59-40-90.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="54B100F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) If the board of trustees or area commission approves the application, it becomes the charter school's authorizer and shall sign the approved application. The authorizer shall submit a copy of the charter contract to the State Board of Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1168FFE7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="694F5982" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="57B21888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2008 Act No. 239, §§ 3, 4, 5, eff May 21, 2008; 2012 Act No. 164, § 8, eff May 14, 2012; 2014 Act No. 288 (H.3853), § 4, eff June 12, 2014; 2026 Act No. 123 (S.454), § 6, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="008F310F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="080D0943" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment rewrote this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0432DF9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 2008 amendment, in paragraph (A)(5), substituted "Administrative Law Court" for "State Board of Education" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>at the end of the last sentence; in subsection (E), substituted "Administrative Law Court" for "State Board of Education"; in subsection (G), substituted "Administrative Law Court" for "State Board of Education" in the first sentence and for "state board" in the second sentence, and deleted the last sentence which directed the State Board of Education to promulgate regulations for procedures on appeal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="11EED078" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3F9AC538" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2014 Act No. 288, § 4, rewrote subsections (A), (B), and (C).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4EBF9A4F" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76DD22BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 6, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4436A6B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="7E241E2F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="00ABBF3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>SECTION 59-40-75. Removal of sponsor or member of district or governing board; prosecution.</w:t>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-75. Charter and authorizer boards; suspension, removal, prosecution; conflicts of interest; employment and dual service.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...82 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="611B5ABD" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="48775894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) A member of the governing board of an authorizer or a charter school who is indicted in any court for any crime, or has waived the indictment if permitted by law, may be suspended by the Governor, who shall appoint another in his stead until he is acquitted or the charges are dismissed. In case of conviction, the office must be declared vacant by the Governor and the vacancy filled in the same manner as provided for full-term appointments.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6400C4F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) Notwithstanding another provision of law to the contrary, members of an authorizer or charter school governing board who wilfully commit or engage in an act of malfeasance, misfeasance, chronic unexcused absenteeism, conflicts of interest, misconduct, or persistent neglect of duty in office, or are deemed medically incompetent or medically incapacitated, must be subject to removal by the Governor upon any of the forgoing causes being made to appear to the satisfaction of the Governor. Before removing an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>y such officer, the Governor shall inform him in writing of the specific charges brought against him and give him an opportunity on reasonable notice to be heard. Vacancies occurring in the membership of any governing board as a result of removal pursuant to this subsection must be filled in the manner provided in the same manner as provided for full-term appointments.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="657EC0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) Whenever it appears to the satisfaction of the Governor that probable cause exists to charge a member of the governing board of an authorizer or a charter school who has the custody of public or trust funds with embezzlement or the appropriation of public or trust funds to private use, then the Governor shall direct his immediate prosecution by the proper officer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="03B55F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D)(1) An individual is prohibited from serving as a member of the governing board or employee of either a charter school or charter school authorizer if the individual or an immediate family member is a full or part owner or principal with an entity with whom the charter school or authorizer contracts, directly or indirectly, for professional services, management organization services, goods, or facilities or is an employee of the charter school authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="04D1644B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) An individual is prohibited from serving as a member of the governing board of either a charter school or charter school authorizer if the individual or an immediate family member is a full or part owner, principal owner, or employee of a management organization.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6D56DFF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) An individual is prohibited from serving as a board member of a charter school or a charter school foundation if the individual or an immediate family member is a board member of the charter school's authorizer or the institution of higher learning.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4D5DA5DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) Members of the General Assembly and immediate family members are prohibited from serving as a board member for either an authorizer or a charter school and may not have any ownership in an entity that is established to operate or lease property to a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="70F1836D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(E)(1) An individual is prohibited from employment by an authorizer of a charter school, if the individual or an immediate family member is employed in a position to exercise direct financial decision-making authority with a charter school authorized by the authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6AE1C994" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) For the purpose of this section, immediate family member means a child, a spouse, or an individual claimed by the individual as a dependent for income tax purposes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FFEE9C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) An individual may not serve simultaneously as a member of more than one governing board of either a charter school or a charter school authorizer after December 31, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="649E8360" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="282E1CFD" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7A45E367" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006; 2021 Act No. 32 (S.607), § 1, eff May 6, 2021; 2026 Act No. 123 (S.454), § 7, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FCDA9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3F0BEE35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2021 Act No. 32, § 1, rewrote (B).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1974AE88" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1F98064E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 7, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="62BCBF43" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="0A1C989D" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6B36C2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-80. Conditional authorization of charter school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3F1CA7C3" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2372C981" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>An authorizer may conditionally authorize a charter school before the applicant has secured its space, equipment, facilities, and personnel if the applicant indicates such authority is necessary for it to meet the requirements of this chapter. Conditional authorization does not give rise to any equitable or other claims based on reliance, notwithstanding any promise, parole, written, or otherwise, contained in the authorization or acceptance of it, whether preceding or following the conditional authorizatio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5F242274" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="5A3F396E" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="676B4138" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BBD86E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="78EEF4B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)", pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5CE4E6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0AE27CCB" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="247513E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment substituted "sponsor" for "local school board" in the first sentence.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3B0CECC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="3DB89BB7" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="71836AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-90. Appeal to Administrative Law Court.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="689A2650" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="703D5352" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>An appeal of any final decision made by an authorizer pursuant to this chapter must be made to the Administrative Law Court.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4E59B7F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="1E0A52ED" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3AFAA06C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2006 Act No. 387, § 45, eff July 1, 2006; 2008 Act No. 239, § 6, eff May 21, 2008; 2014 Act No. 288 (H.3853), § 5, eff June 12, 2014; 2026 Act No. 123 (S.454), § 8, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1EA45D00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Editor's Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="726C8331" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2006 Act No. 387, § 53, provides as follows:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="51C11046" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>"This act is intended to provide a uniform procedure for contested cases and appeals from administrative agencies and to the extent that a provision of this act conflicts with an existing statute or regulation, the provisions of this act are controlling."</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="30F356D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2006 Act No. 387, § 57, provides as follows:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="421F5CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>This act takes effect on July 1, 2006, and applies to any actions pending on or after the effective date of the act. No pending or vested right, civil action, special proceeding, or appeal of a final administrative decision exists under the former law as of the effective date of this act, except for appeals of Department of Health and Environmental Control Ocean and Coastal Resource Management and Environmental Quality Control permits that are before the Administrative Law Court on the effective date of thi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>s act and petitions for judicial review that are pending before the circuit court. For those actions only, the department shall hear appeals from the administrative law judges and the circuit court shall hear pending petitions for judicial review in accordance with the former law. Thereafter, any appeal of those actions shall proceed as provided in this act for review. For all other actions pending on the effective date of this act, the action proceeds as provided in this act for review.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="64B08B25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="50CD2E7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The first 2006 amendment deleted "local" throughout preceding "school board"; in subsection (C), substituted "thirty days" for "forty-five days" in the second sentence; and, in subsection (D), added the second sentence relating to attorney's fees and other expenses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7C933959" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The second 2006 amendment, in subsection (D), substituted "Administrative Law Court as provided in Sections 1-23-380(B) and 1-23-600(D)" for "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>circuit court for the county in which the proposed charter school is or was to have located".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0CF6E24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2008 amendment rewrote the section, deleting prior subsections (A) to (C), relating to appeals to the State Board of Education, deleting subsection designator (D), and substituting "school district" for "state board".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0176C4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2014 Act No. 288, § 5, inserted "or a public or independent institution of higher learning sponsor".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0C74FB4C" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4257A2D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 8, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="63767CAA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="33628CAE" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3EAFAE38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-100. Conversion to charter school; employees; occupancy; sponsors; unlawful reprisals.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...141 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="79413A95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)(1) Subject to item (2), an existing public school may be converted into a charter school if two-thirds of the faculty and instructional staff employed at the school and two-thirds of all voting parents or legal guardians of students enrolled in the school agree to the filing of an application with the local school board of trustees for the conversion and formation of that school into a charter school. Parents or legal guardians of students enrolled in the school must be given the opportunity to vote on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>the conversion. Parents or guardians of a student shall have one vote for each student enrolled in the school seeking conversion. The application must be submitted pursuant to Section 59-40-70(A)(5) by the principal of that school or his designee who must be considered the applicant. The application must include all information required of other applications pursuant to this chapter. The local school board of trustees shall approve or disapprove this application in the same manner it approves or disapproves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other applications. The existence of another charter granting authority must not be grounds for disapproving a school desiring to convert to a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7C7347DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2)(a) In addition to the vote requirements required in item (1), if a proposed conversion school has outstanding general obligation bond debt owed on it and that debt is resulting from an ordinance originally authorizing the bonds, and the original authorization was no more than ten years prior to the proposed conversion, and the bonds were specifically issued for the construction or improvement of the proposed conversion school, the school may be converted into a charter school only upon a majority vote o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>f the local school board of trustees.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="66980C38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) In addition to the vote requirements required in item (1), if a proposed conversion school has outstanding general obligation bond debt owed on it and that debt is resulting from a referendum originally authorizing the bonds, and the original authorization was no more than ten years prior to the proposed conversion, and the bonds were specifically issued for the construction or improvement of the proposed conversion school, the school may be converted into a charter school only upon a two-thirds vote of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the local school board of trustees.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="765631DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(B) A converted charter school shall offer at least the same grades, or nongraded education appropriate for the same ages and education levels of pupils, as offered by the school immediately before conversion, and also may provide additional grades and further educational offerings.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="298043E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(C) All students enrolled in the school at the time of conversion must be given priority enrollment. Thereafter, students who reside within the former attendance area of that public school must be given enrollment priority.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...133 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="33BB5971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D) All employees of a converted school shall remain employees of the local school district, the South Carolina Public Charter School District, or the public or independent institution of higher learning authorizer with the same compensation and benefits including any future increases. The converted charter school quarterly shall reimburse the local school district, the South Carolina Public Charter School District, or the public or independent institution of higher learning authorizer for the compensation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>and employer contribution benefits paid to or on behalf of these employees and also provide to the authorizer any reports, forms, or data necessary for maintaining retirement coverage and providing South Carolina Retirement Systems benefits to converted school employees. The provisions of Article 5, Chapter 25, Title 59 apply to the employment and dismissal of teachers at a converted school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="10491A03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) For the duration of a converted charter school's contract with an authorizer, a converted charter school shall have the right to retain occupancy and use of the school's facility or facilities and all equipment, furniture, and supplies that were available to the school before it converted, in the same manner as before the school converted, with no additional fees or charges.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A6FE641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) The South Carolina Public Charter School District or a public or independent institution of higher learning may not authorize a public school to convert to a charter school. However, the South Carolina Public Charter School District or a public or independent institution of higher learning may authorize a converted charter school renewal if the charter school has not committed a material violation of the provisions specified in subsection (C) of Section 59-40-110 and the local school district board of t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>rustees refuses to renew the charter. In such cases, the charter school shall continue to receive local funding pursuant to Section 59-40-110(A). However, the charter school is not eligible to receive one hundred percent of the base student cost from the State. The charter school only is eligible to receive the percentage of the base student cost previously received as a school in its former district.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="071F9BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(G) A governing board or a school district employee who has control over personnel actions shall not take unlawful reprisal against another employee of the school district because the employee is directly or indirectly involved in an application to establish a charter school. A governing board or a school district employee shall not take unlawful reprisal against an educational program of the school or the sc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>hool district because an application to establish a charter school proposes the conversion of all or a portion of the educational program to a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="694FDEB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>As used in this subsection, "unlawful reprisal" means an action that is taken by a governing board or a school district employee as a direct result of a lawful application to establish a charter school and that is adverse to another employee or education program and:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7A8966A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) with respect to a school district employee, results in:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="10BE3E55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(a) disciplinary or corrective action;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0D8441C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(b) detail, transfer, or reassignment;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0EEDB301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) suspension, demotion, or dismissal;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6ECF6AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) an unfavorable performance evaluation;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="370C5D72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(e) a reduction in pay, benefits, or awards;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="147250E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(f) elimination of the employee's position without a reduction in force by reason of lack of monies or work; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="21CAF359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(g) other significant changes in duties or responsibilities that are inconsistent with the employee's salary or employment classification; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0F1B0EEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) with respect to an educational program, results in:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0697A72D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a) suspension or termination of the program;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="48C80D16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) transfer or reassignment of the program to a less favorable department;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="447F6B84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) relocation of the program to a less favorable site within the school district; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6CDFF490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) significant reduction or termination of funding for the program.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52C2A738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(H) A special public school that is funded directly by the State of South Carolina and, therefore, is not associated with a public school district may apply to become a public charter school if it serves as a professional development school for an institution of higher learning's teacher education program. If a special public school becomes a public charter school pursuant to this subsection, the provisions of Section 59-127-75 do not apply.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="345A4EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>Notwithstanding any other provision of law, if the qualifying special public school becomes a public charter school, it shall be deemed not to be a converted charter school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="25ACC563" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2371EC63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="69CAF38D" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4177D3B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 9, eff May 14, 2012; 2013 Act No. 59, § 2.A, eff June 12, 2013.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="36F28142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4B116B83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)", pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3DB3DBA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2E4B294D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment, in subsection (A), added the seventh sentence relating to the existence of another charter granting authority; rewrote subsection (D); and added subsection (E).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="21DDB54B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment rewrote the section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0E9AFFC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2013 amendment added paragraph (H).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="69F11672" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="736FA41F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="111AA45C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3233C884" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-110. Duration of charter; renewal; revocation; termination or nonrenewal; closure protocol.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...69 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7B62E7BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) A charter must be approved or renewed for a period of ten school years; however, the charter only may be revoked or not renewed under the provisions of subsection (F) of this section. The authorizer annually shall evaluate the conditions outlined in subsection (F). The annual evaluation results must be used in making a determination for nonrenewal or revocation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="54B1B69F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B) Prior to the beginning of the second to last year of operation of a charter school, the authorizer may issue a charter school performance report and charter renewal application guidance to the school and the charter school board. The performance report shall summarize the performance record to date of the charter school, based on the data required by this chapter and the charter contract and taking into consideration the percentage of at-risk students enrolled in the school, and shall provide notice of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>any weaknesses or concerns perceived by the authorizer concerning the charter school that may jeopardize its position in seeking renewal if not timely rectified. The charter school shall have forty-five days to respond to the performance report and submit any corrections or clarifications to the report.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="00E26E55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) Prior to the beginning of the last year of operation of a charter school, the charter school may apply for renewal of the contract with the authorizer. The renewal application guidance shall, at a minimum, provide an opportunity for the charter school to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="19158D64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) present additional evidence, beyond the data contained in the performance report, supporting its case for charter renewal;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="23AEF945" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) describe improvements undertaken or planned for the school; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A182E31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) detail the plan for the next charter term for the school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1463FDE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(D) The renewal application guidance shall include or refer explicitly to the criteria that will guide the renewal decisions of the authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="348CF787" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) A charter renewal application must contain:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2C3D528F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) a report on the progress of the charter school in achieving the goals, objectives, pupil achievement standards, and other terms of the initially approved charter application;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="66880BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) a financial statement that discloses the costs of administration, instruction, and other spending categories for the charter school that is understandable to the general public and that allows comparison of these costs to other schools or other comparable organizations, in a format required by the State Board of Education; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="36BB3530" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) any proposed material changes to the current charter or charter school contract to be implemented in the next ten-year charter term.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="24F3B1B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) A charter may be revoked or not renewed by the authorizer if it, using data that is accessible to the school, determines that the charter school:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="055F9CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) committed a material violation of the conditions, standards, performance expectations, or procedures provided for in the charter application or charter school contract, or both, and the charter school failed to cure the violation after written notice and a reasonable opportunity to cure;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="34F77BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) failed to meet the academic performance standards and expectations as defined in the charter application or charter school contract, or both;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="357FF490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) failed to maintain its books and records according to generally accepted accounting principles or failed to create an appropriate system of internal control, or both; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...273 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="676BF96A" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="16E08D79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) materially violated any provision of law from which the charter school was not specifically exempted and failed to cure the violation after written notice and a reasonable opportunity to cure.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6A4AE735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(G) An authorizer summarily may revoke any charter school that is determined by the authorizer to pose an imminent threat of harm to the health or safety of students, or both, based on documented and clear and convincing data.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="70867462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(H) Any charter school shall automatically and permanently close at the conclusion of the school year in which the school first becomes subject to automatic closure for receiving the lowest performance level rating as defined by the state accountability system for three consecutive years beginning with student achievement data from the 2013-2014 school year. The determination of closure is considered final. Automatic closure shall not apply to any charter school serving fifty percent or more students with d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>isabilities or any charter school designated as an Alternative Education Campus (AEC) by its authorizer as outlined in Section 59-40-111.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1D0D8EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(I) An authorizer must adopt a publicly accessible and transparent process should it intend to not renew or terminate a charter school. At a minimum, the authorizer must:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="49D061B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) at least ninety days before not renewing or terminating a charter school, notify in writing the charter school's governing body of the proposed action. The notification shall state the grounds for the proposed action in reasonable detail;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6C3E6A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) provide the charter school with fifteen calendar days from the school's receipt of the notice in which to prepare a response, which shall include any supporting documentation, in the school's discretion;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="28471BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) provide the charter school with an opportunity to submit documents and give testimony in a public hearing challenging the rationale for closure and in support of the continuation of the school at an orderly proceeding held for that purpose between fifteen and thirty calendar days after the school submits its response pursuant to item (2), and at such hearing, the school must be permitted to record the proceedings and be allowed access to legal representation to call witnesses; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="757CA260" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(4) within five calendar days of the public hearing, require a final determination to be made and conveyed in writing to the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7F842A18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(J) The existence of another charter granting authority must not be grounds for the nonrenewal or revocation of a charter. Grounds for nonrenewal or revocation must be only those specified of this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5534C320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(K) A charter school seeking renewal may submit a renewal application to another charter granting authority if the charter school has not committed a material violation of the provisions specified in this section and the authorizer refuses to renew the charter. In such cases the charter school shall continue to receive local funding pursuant to Section 59-40-140(A). However, the charter school is not eligible to receive one hundred percent of the base student cost from the State. The charter school only is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>eligible to receive the percentage of the base student cost previously received as a school in its former district.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="630A4C48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(L) A decision to revoke or not to renew a charter school may be appealed to the Administrative Law Court pursuant to the provisions of Section 59-40-90. Upon appeal to the Administrative Law Court, there is no automatic stay of the revocation or nonrenewal decision. Pending resolution of the appeal, the charter school also may move before the Administrative Law Court for imposition of a stay of the revocation or nonrenewal on the grounds that an unusual hardship to the charter school, its teachers, student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>s, or both, will result from the execution of the authorizer's decision.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7EABA128" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(M) Prior to any public charter school closure, the authorizer shall develop a public charter school closure protocol to ensure timely notification to parents, orderly transition of students and student records to new schools, and proper disposition of school funds, property, and net assets in accordance with the requirements of this chapter. The protocol shall specify tasks, timelines, and responsible parties, including delineating the respective duties of the school and the authorizer. In the event of a p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ublic charter school closure for any reason, the authorizer shall oversee and work with the closing school to ensure a smooth and orderly closure and transition for students and parents, as guided by the closure protocol.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="18C95720" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="0E8E6BA0" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0BF57A7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2008 Act No. 239, §§ 1, 7, eff May 21, 2008; 2012 Act No. 164, § 10, eff May 14, 2012; 2014 Act No. 288 (H.3853), § 6, eff June 12, 2014; 2026 Act No. 123 (S.454), § 9, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="26D5D050" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53927557" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment, in subsection (A), added the second and third sentences relating to use of annual evaluation results in making renewal decisions; added subsection (E) relating to existence of another charter granting authority; added subsection (G) relating to seeking renewal by another charter granting authority; and redesignated subsection (E) as subsection (F) and subsection (F) as subsection (H).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="36F66899" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 2008 amendment, in subsection (A), substituted "ten" for "five" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>in the first sentence; and in subsection (H), substituted "Administrative Law Court" for "state board".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="769562BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2012 amendment substituted "sponsor" for "local school district board of trustee" in subsection (G).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="01A875E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2014 Act No. 288, § 6, rewrote subsections (B) and (C), added subsections (D) and (E), redesignated former subsections (D) through (H) as subsections (F) through (J), rewrote subsections (I) and (J), and added subsection (K).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="00293F9D" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="790D182C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 9, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="540D06DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="5369FFA4" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="391943A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-111. Alternative Education Campus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6CB26190" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(A) For purposes of this chapter, an Alternative Education Campus (AEC) is any charter school with an explicit mission and purpose as outlined in its charter to serve an enrolled student population with:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2183B03C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) severe limitations that preclude appropriate administration of the assessments administered pursuant to federal and state requirements;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6B833480" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(2) fifty percent or more of students having Individualized Education Programs (IEPs) in accordance with federal regulations or a demonstrated need for specific services or specialized instruction as defined in Section 59-40-50, and the school shall provide the needed evidence-based specialized instruction, interventions, services, support, and accommodations based on the needs of the students; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4B792A9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(3) eighty-five percent or more of enrolled students meeting the definition of a "high-risk" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>student including students who:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7D78F535" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a) have been adjudicated as juvenile delinquents or who are awaiting disposition of charges that may result in adjudication;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42F9C3FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) have dropped out of school or who have not been continuously enrolled and regularly attending any school for at least one semester before enrolling in this school;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="511BEF88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) have been expelled from school or who have engaged in behavior that would justify expulsion;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1B5B5FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(d) have documented histories of personal drug or alcohol use or who have parents or guardians with documented dependencies on drugs or alcohol;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A867245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(e) have documented histories of personal street gang involvement or who have immediate family members with documented histories of street gang involvement;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="54698CB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(f) have documented histories of child abuse or neglect;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3C9A2B1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(g) have parents or guardians in prison or on parole or probation;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="06F4F1D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(h) have documented histories of domestic violence in the immediate family;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2BAB88A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(i) have documented histories of repeated school suspensions;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="112B297D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(j) are under the age of twenty years who are parents or pregnant women;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="527C163E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(k) are homeless, as defined in the McKinney-Vento Homeless Assistance Act; or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5CADFDE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(l) have a documented history of a serious psychiatric or behavioral disorder including, but not limited to, an eating disorder or a history of suicidal or self-injurious behaviors.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A3B72A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) Such schools must be classified as AECs by their authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="32A64B09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(C) A high-poverty rating alone shall not qualify any charter school for status as an AEC.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2E341486" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(D) Charter school applicants seeking such a designation shall provide sufficient information in their charter application to allow the authorizer to make a determination as to whether that classification applies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...58 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="23EF67A3" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="198620FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(E) Charter schools already in operation may seek AEC classification by petitioning their authorizer. A charter school that has received the lowest performance level rating as defined by the state accountability system in any of the three previous school years is ineligible to seek AEC classification.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="212E592D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) Charter schools receiving an AEC designation either before or after opening, shall be held to applicable state and federal accountability standards along with the academic performance standards and expectations established by written agreement between the authorizer and the school that takes into account the school's specialized mission and student population with comparisons to any available nationally normed data with similar subsets of students and is included in their annual report in accordance wit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>h Section 59-40-140(H) and is included in the school report card compiled by the Education Oversight Committee.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5DCF5633" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(G) An authorizer shall review a charter school's AEC designation for compliance with subsection (A)(1) through (A)(3) annually before January first and report its findings to the Department of Education before February first. If a charter school does not meet the requirements, its AEC designation shall be designated "Under Review" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>for the following school year, and the school shall submit a compliance improvement plan to its authorizer. If the charter school does not meet the requirements for two consecutive school years, its AEC designation shall be revoked for the next two consecutive school years. A school may reapply for an AEC designation if the school demonstrates compliance with subsection (A)(1) through (A)(3).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6F37085F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="60FE71AC" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2AC92381" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2014 Act No. 288 (H.3853), § 1, eff June 12, 2014; 2016 Act No. 219 (S.1262), § 2, eff June 3, 2016; 2026 Act No. 123 (S.454), § 10, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="38FD8ABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7742D0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>2016 Act No. 219, § 2, in (A)(1), inserted "and purpose"; in (A)(2), added the text following "in accordance with federal regulations"; and in (F), added the text following "specialized mission and student population".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="565F4F08" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="27F8E629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 Act No. 123, § 10, substituted "authorizer" for "sponsor" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>three times throughout the section; in (E), added the last sentence; and added (G).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5FA5DB83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="5D09F63A" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="28D64B44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>SECTION 59-40-115. Termination of contract with sponsor.</w:t>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-115. Termination or transfer of charter.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1E0B2957" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4F84AA59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) A charter school may voluntarily terminate its charter and contract with the authorizer before the expiration of the ten-year term of the contract by a majority vote of the charter school board, which constitutes a dissolution event of the corporation and the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3227444D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) In order for a charter school to transfer its charter to another authorizer, its decision to do so must be voted upon during an open session of a public meeting of the charter school board in accordance with the South Carolina Freedom of Information Act and it must obtain the approval of its current authorizer and the proposed new authorizer pursuant to procedures in this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76B99632" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(1) A charter school shall submit a written request to the current authorizer and the proposed receiving authorizer to transfer its charter to a different authorizer before September first. The request must include documentation of the charter school board's affirmative vote to initiate the transfer process. The transfer must be effective on July first of the following year.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7185C685" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) The proposed new authorizer shall issue a written final decision approving or denying the request to transfer before October thirty-first. The request to transfer may be denied by the proposed new authorizer for any reason; however, if the proposed authorizer determines the charter school's request to transfer is, to avoid accountability, prohibited by law or untimely, then the transfer must be denied. A copy of the final decision must be served on the charter school applying to transfer, the current au</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>thorizer, and the Department of Education before November fifth. The decision of the proposed new authorizer to deny the request is not appealable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6DA2A3B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) If the proposed new authorizer approves the request to transfer, then the current authorizer shall issue a final decision approving or denying the request to transfer before December thirty-first. The authorizer must permit the charter school to submit materials or information to support its transfer request, all of which must be submitted at least five business days before the board meeting. A charter school who makes a written request at least five business days before the board meeting must be given </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>an opportunity to appear and present information regarding their request. If an authorizer fails to comply with items (1) through (4), then the Department of Education may compel the authorizer to comply by withholding the authorizer's fees related to the charter school seeking to transfer until the authorizer complies.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="18979555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(4) Items (1) through (3) must be conducted in the year in which the request was submitted following proper notice, public discussion, and a vote by the board during a public open session meeting held in accordance with the Freedom of Information Act.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="067EDF6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(5) The current authorizer must deny a request to transfer to the proposed new authorizer if the current authorizer determines the charter school's request to transfer is to avoid accountability, prohibited by law, untimely, or other good cause to deny the transfer exists.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7C6D92E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(6) Good cause to deny the charter school's transfer request includes, but is not limited to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="118CF403" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) violations of the charter, contract, or applicable law, that have not been resolved by the charter school;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="15EBEC29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(b) receipt of the lowest performance level rating under the state or federal accountability system during the past two academic years by the charter school seeking to transfer;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08932D95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c) more than one transfer request by the charter school within a ten-year period; or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08DE5BF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d) the charter school has operated less than two years with the current authorizer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="53CAFE9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(7) The final decision of the current authorizer is appealable to the Administrative Law Court.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="60C01B78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(8) A charter school renewal application shall not be subject to the provisions of this section and is deemed not to be a transfer request.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="679A8E86" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="137A089D" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7601A623" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006; 2008 Act No. 239, § 2, eff May 21, 2008; 2014 Act No. 288 (H.3853), § 7, eff June 12, 2014; 2026 Act No. 123 (S.454), § 11, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2C9F4C91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="334A13DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2008 amendment substituted "ten-year" for "five-year" in the first sentence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="42A06ED3" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="11D3A9E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2014 Act No. 288, § 7, deleted "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>without review from the Charter School Advisory Committee" from the end of the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="38948B46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 11, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="380E560C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="572FC754" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="57F6E0E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 59-40-120. Dissolution of charter school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="48535293" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="374E31A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Upon dissolution of a charter school, its assets may not inure to the benefit of any private person. Any assets obtained through restricted agreements with a donor through awards, grants, or gifts must be returned to that entity. All other assets become property of the State of South Carolina.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1115E55B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="3CF958A3" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="358CB23C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2026 Act No. 123 (S.454), § 12, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4E9F3934" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="49F64105" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3586CDF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 12, in the last sentence, substituted "State of South Carolina" for "sponsor".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0CEC40B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="17DB89E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-125. Eligibility for retirement coverage.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="75BA16F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) All charter schools, other than converted charter schools whose employees remain employees of the local school district or the South Carolina Public Charter School District pursuant to Section 59-40-100(D), are eligible covered employers in the South Carolina Retirement Systems and may elect to participate in the system by filing the appropriate application with the South Carolina Retirement Systems. If the charter school chooses not to become a covered employer, employees of that charter school are not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allowed to participate in the South Carolina Retirement Systems except as provided in Section 59-40-130.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="60C68F25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) The South Carolina Public Charter School District shall be a covered employer in the South Carolina Retirement Systems.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="39EEC194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B2CDABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="012C0F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="37479021" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-130. Leave for employment at charter school; continuation of benefits; exceptions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="29E39313" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A)(1) If an employee of a local school district makes a written request for leave to be employed at a charter school before July 1, 2006, the school district shall grant the leave for up to five years as requested by the employee. The school district may require that the request for leave or extension of leave be made by the date provided for by state law for the return of teachers' contracts. Employees may return to employment with the local school district at its option with the same teaching or administ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>rative contract status as when they left but without assurance as to the school or supplemental position to which they may be assigned.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6CCDFB9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) Notwithstanding the provisions of item (1) and subject to the provisions of subsection (B), a charter school employing after June 30, 2006, an individual on leave from a local school district shall participate in the South Carolina Retirement Systems as a covered employer with respect to that employee on leave through the earlier of the date the employee on leave returns to employment by the district or June 30, 2011, and only if the charter school and the employee have made required employer and employ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ee contributions to the South Carolina Retirement Systems from the employee's date of employment with the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="51BC335E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) A charter school employing an individual on leave from a local school district shall participate in the South Carolina Retirement Systems as a covered employer with respect to the employee on leave it hires. The employee on leave from a local school district employed by a charter school shall accrue benefits and credits in the South Carolina Retirement Systems. The charter school shall remit to the Retirement Systems the employer contributions required by law for participating employers. The employee sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>all make the employee contributions to the Retirement Systems required by law and the contributions must be picked up in accordance with Section 9-1-1020. The South Carolina Retirement Systems may impose reasonable requirements to administer this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1CCA670D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) The provisions of this section do not apply to teachers and other employees of a converted school whose employment relation is governed by Section 59-40-100.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="08E0A2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="46436909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 14, eff May 14, 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3828379F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="582404DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment, in subsection (A), added "before July 1, 2006" in the first sentence; and rewrote subsection (B).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="30D0235D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment rewrote subsection (A).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4B16286A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B9B69D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-140. Funding and distributions; gifts, awards, and donations; reports.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="79A505D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) A local school board of trustees authorizer shall distribute state, county, and school district funds to a charter school as determined by the following formula: the previous year's audited total general fund revenues, divided by the previous year's weighted students, then increased by the Education Finance Act inflation factor, pursuant to Section 59-20-40, for the years following the audited expenditures, then multiplied by the weighted students enrolled in the charter school, which will be subject to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adjustment for student attendance and state budget allocations based on the same criteria as the local school district. These amounts must be verified by the State Department of Education before the first disbursement of funds. All state and local funding must be distributed by the local school district to the charter school monthly beginning July first following approval of the charter school application and must continue to be disbursed to the charter school for the duration of its charter and for the du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ration of any subsequent renewals. After verification of student attendance on the fifth day of school at the beginning of each school year, the State Department of Education shall distribute funds to school districts with charter schools: (1) having approved incremental growth and expansion as provided in their charter application; or (2) for opening of new charter schools in the current fiscal year. These funds must be released to districts on behalf of their charter schools no later than fifteen days aft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>er receipt of verified enrollment. Districts shall provide this funding to eligible charters no later than thirty days after receipt from the Department of Education. Necessary adjustments due to enrollment changes must be made pursuant to the Education Finance Act.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3C8C6505" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) The South Carolina Public Charter School District or public or independent institution of higher learning authorizers shall receive and distribute state funds to the charter school as provided by the General Assembly. Authorizers shall report annually before July first the method by which funds are provided to each school it authorizes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4A7FCC57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C) During the year of the charter school's operation, as received, and to the extent allowed by federal law, a authorizer shall distribute to the charter school federal funds which are allocated to the authorizer on the basis of the number of special characteristics of the students attending the charter school. These amounts must be verified by the Department of Education before the first disbursement of funds.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A66D8F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D) Notwithstanding subsection (C), the proportionate share of state and federal resources generated by students or staff serving them must be directed to the authorizer. After receipt of federal or state categorical aid funds, authorizers shall, within ten business days, supply to the charter school the proportional share of each categorical fund for which the charter school qualifies. If the authorizer fails to do so, the Department of Education may fine the authorizer an amount equivalent to the withheld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amounts. Fines imposed must be remitted to the charter school from which the amounts were withheld.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7C095CF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) All services centrally or otherwise provided by the authorizer including, but not limited to, food services, custodial services, maintenance, curriculum, media services, libraries, and warehousing are subject to negotiation between a charter school and the authorizer and must be outlined in the contract required pursuant to Section 59-40-70(F), except as otherwise provided or required by law.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="15511250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(F) All awards, grants, or gifts collected by a charter school must be retained by the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="490D2E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(G) The governing body of a charter school or an authorizer may accept gifts, donations, or grants of any kind made to the charter school or authorizer and to expend or use the gifts, donations, or grants in accordance with the conditions prescribed by the donor. A gift or donation must not be required for admission. However, a gift, donation, or grant must not be accepted by the governing board of either a charter school or the authorizer if subject to a condition contrary to law or contrary to the terms o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>f the contract between the charter school and the governing body. All gifts, donations, or grants shall be coded pursuant to the Financial Accounting Handbook provided by the Department of Education, or as otherwise directed by the Department of Education, and must be reported to the authorizer in their annual audit report as required in Section 59-40-50(B)(3).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1F697B54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(H) A charter school shall report to its authorizer and the Department of Education any change to information provided under its application. In addition, a charter school shall report at least annually to its authorizer and the authorizer shall compile those reports into a single document which must be submitted to the department. The Department of Education shall develop a template to be used by charter schools for this annual report. The report shall provide all information required by the authorizer or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>the Department of Education and shall include, at a minimum:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1CB570B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) the number of students enrolled in the charter school from year to year;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2E0B802F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) the success of students in achieving the specific educational goals for which the charter school was established;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="387C4056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) an analysis of achievement gaps among major groupings of students in both proficiency and growth;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4866F9A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(4) the identity and certification status of the teaching staff;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="017D1971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(5) the financial performance and sustainability of the authorizer's charter schools; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1D7E2DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(6) board performance and stewardship including compliance with applicable laws.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="223B4328" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(I) The authorizer shall provide technical assistance to persons and groups preparing or revising charter applications at no expense.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5E10A091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(J) Charter schools may acquire by gift, devise, purchase, lease, sublease, installment purchase agreement, land contract, option, or by any other means provided by law or otherwise, and hold and own in its own name buildings or other property for school purposes and interests in it which are necessary or convenient to fulfill its purposes. Charter schools may not hold property for any other purpose.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="205511DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(K) Charter schools are exempt from state and local taxation, except the sales tax, on their earnings and property whether owned or leased. Instruments of conveyance to or from a charter school are exempt from all types of taxation of local or state taxes and transfer fees.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6A29F716" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(L) Charter schools may contract with a management organization for financial, accounting, and treasury services including balanced budget credits or budget deficit protection credits applied to the school's operating budget. A management organization may recover these credits only within the fiscal year when the credits are issued. At the conclusion of a fiscal year, any remaining balanced budget credits or budget deficit protection credits are not recoverable by the management organization and shall not b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>e recorded as a liability in a charter school's financial audit.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4624CD82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(M) Notwithstanding the above provisions of this section, this subsection applies to converted charter schools that converted into a charter school after the effective date of this act. For purposes of computing the funding for any year to be provided a converted charter school under the provisions of this section, the computations required shall be made as provided in this section based on the previous year's revenues, expenditures, and other applicable factors pertaining to that particular converted chart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>er school, and also then shall be made as provided in this section for the year immediately preceding the previous year based on the revenues, expenditures, and other applicable factors for that year pertaining to that particular converted charter school. The funding of the converted charter school for the initial year shall be the average of the weighted per pupil unit funding computed for these two prior years, and funding for the converted charter school after the initial year shall be provided by the sc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>hool district in the same manner as regular public schools in the district.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="57EF8255" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="633092D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 11, eff May 14, 2012; 2014 Act No. 208 (H.4871), § 1, eff June 2, 2014; 2026 Act No. 123 (S.454), § 13, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="37F6E109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BAB0ABC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>, pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4D5CA958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3075A7E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment rewrote subsection (A); added subsection (B) prescribing the formula for distribution of funds; redesignated subsections (B) to (J) as subsections (C) to (K); deleted former subsection (K); and made conforming amendments throughout.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="616489D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42B38E60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2014 Act No. 208, § 1, in subsection (K), deleted "all" following "are exempt from", and inserted "whether owned or leased".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="75951206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 13, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="73696151" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1A7943FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-145. Students attending charter schools outside district of residence.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="30DEBBE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>A child who resides in a school district other than the one where a charter school is located may attend a charter school outside his district of residence; however, the receiving charter school shall have authority to grant or deny permission for the student to attend pursuant to Sections 59-40-40(2)(b) and 59-40-50(B)(7) and (8) according to the terms of the charter after in-district children have been given priority in enrollment. However, the out-of-district enrollment shall not exceed twenty percent of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the total enrollment of the charter school without the approval of the sponsoring district board of trustees. The district sending children to the charter school under the terms of this section must be notified immediately of the transferring students. Out-of-district students must be considered based on the order in which their applications are received. If the twenty percent out-of-district enrollment is from one school district, then the sending district must concur with any additional students transfer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ring from that district to attend the charter school. The charter school to which the child is transferring shall be eligible for state and federal funding according to the formula defined in Section 59-40-140(A), (B), and (C), as applicable. However, this section does not apply to a charter school sponsored by the South Carolina Public Charter School District Board of Trustees.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="41FB3064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="20DC73DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3F10F547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2E514BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment added the last (seventh) sentence excepting certain schools from application of the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2D230A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B402653" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-150. Duties of Department of Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1978675C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) The Department of Education shall disseminate information to the public, directly and through authorizers, on how to form and operate a charter school and how to utilize the offerings of a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="547ADCBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) The Department of Education shall develop the charter school application, compliance guidance, and evaluation rubric for all charter applicant groups to submit to an authorizer for charter approval. The Department of Education shall provide guidance and technical assistance regarding charter applications and the application process to authorizers and applicant groups.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08C305A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C) The Department of Education shall annually make revisions, with stakeholder feedback, to the application and publish it to its website before November first annually.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1B77B410" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D) At least annually, the Department of Education shall provide upon request a directory of all charter schools authorized under this chapter with information concerning the educational goals of each charter school, the success of each charter school in meeting its educational goals, and procedures to apply for admission to each charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5EADA387" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(E) The Department of Education shall fulfill all duties of the State Education Agency (SEA) for each authorizer and shall provide technical assistance, oversight, and guidance to authorizers for compliance with LEA responsibilities to the same extent as other LEAs in this State. Sanctions issued by the Department of Education against an authorizer may be appealed to the Administrative Law Court and must be stayed pending resolution of the appeal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B9F3EE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(F) The Department of Education shall annually review the policies, procedures, and performance of each authorizer for compliance with the provisions of this chapter, state regulations, and other state and federal law.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="51CB4A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(G) No later than February 1, 2027, the Department of Education shall develop and implement a process to accept and evaluate applications for institutions of higher learning that were not authorizers before January 1, 2026. The application to become an institution of higher learning authorizer shall include, at minimum, the academic, governance, and financial performance of the institution of higher education, including its accreditation status, a financial plan to include proposed budgets of the authorizer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>, evidence of need for the authorizer in light of needs of the State, and measurable goal objectives, and academic performance standards to be achieved by the charter schools to be authorized. The State Board of Education shall promulgate regulations to include the requirements developed by the Department of Education. All institutions of higher learning authorizers operating prior to January 1, 2026, shall not be required to apply but must sign the statement of assurances affirming the authorizer understan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ds and agrees to perform the essential responsibilities and obligations of an authorizer and LEA. The Department of Education shall consider the information submitted in the application and make a recommendation to the State Board of Education on whether an application should be approved, denied, or approved with conditions based on the demonstrated capacity of the applicant to fulfill the obligations of an authorizer under this chapter. The State Board of Education shall make the final decision regarding a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>n authorizer's application. Additionally, the State Board of Education may deny an application if the preponderance of available evidence supports a finding by the Department of Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that approving the application will encourage the transfer of poor performing charter schools to the new authorizer for purposes of escaping, delaying, or reducing accountability.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="090EFA13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(H) The Department of Education shall bear the cost of complying with this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5969DA9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="38907BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2026 Act No. 123 (S.454), § 14, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="573F35DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76024E4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="73D6B1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 14, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="248404FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="69803952" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-155. Board members; orientation and training.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="09CEB80B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) Within one year of taking office, all persons elected or appointed as members of a charter school board of trustees or a charter school authorizer board of trustees after July 1, 2026, shall complete successfully an orientation program. The program must include specific instruction on board member duties for compliance with this chapter, to include policy development, personnel, instructional programs, school finance, school law, state ethics laws, the South Carolina Freedom of Information Act, and comm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>unity relations. The orientation must be provided at no charge by the Department of Education or entity approved by the department.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4BF395A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) Within ninety days of employment, an administrator employed by the charter school, who does not possess any previous charter school leadership experience, shall complete successfully an orientation program in the powers, duties, and responsibilities of a charter school administrator including, but not limited to, topics on personnel, instructional programs, school finance, school law including charter school law, board relations, South Carolina ethics, conflicts of interest, and community relations. The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> orientation must be provided at no charge by the Department of Education or an association approved by the department.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7CBFF9B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) Authorizers may require members of a charter school board of trustees to complete governance training programs as specified and agreed upon in a charter school contract.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3E737B10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D) In addition to the orientation program provided by the Department of Education, each authorizer shall develop and implement an annual training program specifically designed for members of charter school governing boards. After the first year of taking office, a charter school board member must attend the annual training provided by the authorizer. The training program shall include information on laws, regulations, and fiduciary responsibilities that uniquely apply to charter schools and charter school </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>authorizers. The Department of Education shall develop procedures for ensuring compliance with this section by both charter school board members and authorizers.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3E067887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(E) Members of any charter school board of trustees or authorizer board of trustees shall be subject to the provisions of Section 59-19-60.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4DCFA457" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5210178C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006; 2026 Act No. 123 (S.454), § 15, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="31D4205C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="55FCD77D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 15, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1A051180" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="46899C95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-160. Compilation of evaluations; impact study.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6CF5E81E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) The State Board of Education shall compile evaluations to include, but not be limited to, school report cards of charter schools received from authorizers. They shall review information regarding the regulations and policies from which charter schools were released to determine if the releases assisted or impeded the charter schools in meeting their stated goals and objectives.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4B5F3438" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) An impact study must be conducted by the State Board of Education two years after the implementation of the Charter School Advisory Committee review process to determine the effectiveness of the application process.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="78B50523" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="42C9ED67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3CDD3969" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="511AAC01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)", pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="58B8B9F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="48C8A464" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment, in subsection (A), in the first sentence added ", to include, but not be limited to, school report cards," and substituted "sponsors" for "local school boards of trustees"; deleted subsections (B) and (C); and redesignated subsection (D) as subsection (B).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6F04F68E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="27D53FDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-170. Annual listing of buildings suitable for charter school use.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5282F1F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The Department of Education shall make available, upon request, a list of vacant and unused buildings and vacant and unused portions of buildings that are owned by school districts in this State and that may be suitable for the operation of a charter school. The department shall make the list available to applicants for charter schools and to existing charter schools. The list must include the address of each building, a short description of the building, and the name of the owner of the building. Nothing i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n this section requires the owner of a building on the list to sell or lease the building or a portion of the building to a charter school or to any other school or to any other prospective buyer or tenant. However, if a school district declares a building surplus and chooses to sell or lease the building, a charter school's board of directors or a charter committee operating or applying within the district must be given the first refusal to purchase or lease the building under the same or better terms and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>conditions as it would be offered to the public.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="32456469" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="74535946" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="640EA048" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="214EBAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2DCCF055" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6663BDC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="1F2E2E4F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="71586B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>SECTION 59-40-125. Eligibility for retirement coverage.</w:t>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-175. Charter School Facility Revolving Loan Program.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...58 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="11FAA6DD" w14:textId="77777777">
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="78A96E3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>There is created in the state treasury the Charter School Facility Revolving Loan Program. This loan program is comprised of federal funds obtained by the state for charter school facilities, other funds appropriated or transferred to the fund by the state, and privately donated funds. Funds deposited to the Charter School Facility Revolving Loan Program must remain available for the purposes of the program until appropriated or reverted by the General Assembly. The State Treasurer may approve loans from mo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>nies in the Charter School Revolving Loan Program to a charter school, upon application by the charter school. Money loaned to a charter school pursuant to this section must be used for construction, purchase, renovation, and maintenance of public charter school facilities. The State Treasurer shall establish guidelines and procedures for application, approval, allocation, and repayment regarding loans from these monies. The Office of State Treasurer may be reimbursed from the program for costs associated w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ith the administration of these loans.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="62FFC701" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004B5703" w:rsidRDefault="004B5703" w14:paraId="34AAC974" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="62E73E05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2012 Act No. 164, § 2, eff May 14, 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5F0A2EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4A75DADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-180. Regulations and guidelines.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="68881D25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(A) The State Board of Education shall promulgate regulations and develop guidelines necessary to implement the provisions of this chapter, including standards to determine compliance with this chapter and an application process for authorizers and charter schools to include a timeline for submission of applications that will allow for final decisions to be issued consistent with budget and funding needs. An authorizer registered pursuant to this chapter before January 1, 2026, is not considered a new autho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>rizer subject to the application process provided in this chapter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3C66272E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) Any authorizer that engages in wilful or knowing conduct in violation of this act shall be subject to a reduction of up to ten percent of state funding.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1ABC001E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2BE8F8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2008 Act No. 239, § 8, eff May 21, 2008; 2014 Act No. 288 (H.3853), § 8, eff June 12, 2014; 2026 Act No. 123 (S.454), § 16, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="008898A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="57249A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment reprinted this section with no apparent change.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6748B75B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2008 amendment substituted "Administrative Law Court" for "state board".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6B69B3C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2014 Act No. 288, § 8, deleted "which the Charter School Advisory Committee shall use" following "including standards".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="26EAB1B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 16, rewrote the section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="39E5BADA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="756DE3A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-190. Liability of governing body, sponsor, board and employees; employment of governing body member.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52F36129" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A) The governing body of a charter school may sue and be sued. The governing body may not levy taxes or issue bonds.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6CA19D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(B) An authorizer is not liable for any of the debts of the charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6A01A051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) A local school district, authorizer, members of the board or area commission of an authorizer, and employees of an authorizer acting in their official capacity are immune from civil or criminal liability with respect to all activities related to a charter school they authorize. The governing body of a charter school shall obtain at least the amount of and types of insurance required for this purpose.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1E024248" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(D) A member of a school governing body may not receive pay as an employee in the same school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2959166A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76C431CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 1996 Act No. 447, § 2; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 12, eff May 14, 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0AA857F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Code Commissioner's Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1599C830" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>At the direction of the Code Commissioner, certain references in the S.C. Code to "Charter School Sponsor", "Sponsor(s)", and "School Sponsor(s)" were changed to "Charter School Authorizer", "Authorizer(s)", and "School Authorizer(s)"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>, pursuant to 2026 Act No. 123, § 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="77478337" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="12B6382F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment added subsection (D) relating to employment of a member of the governing body.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1EE358CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment inserted "local school district," and "or area commission" in subsection (C).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="066BD713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7B3773C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-200. Effect of establishment of South Carolina Public Charter School District on pending and future applications.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0A44E978" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>An application already on file with the charter school advisory committee before the effective date of Section 59-40-220 is subject to the time line in effect at the time the application was filed. An application filed after the effective date of Section 59-40-220 is subject to the new time lines established pursuant to this chapter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="14B712F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="10436215" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2002 Act No. 341, § 1; 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="421E27EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="09D043B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment rewrote this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="128E8ECC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="72266F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-210. Conversion of private school to charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A4A98F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>A school established as a private school, on the effective date of this section, which desires to convert to a charter school shall dissolve and must not be allowed to open as a charter school for a period of twelve months; provided, however, that if the enrollment of the converted private school for the most recently completed school term before the date of the proposed conversion to a charter school reflects the racial composition of the local school district in which the converted private school is locat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ed, the provisions of this section prohibiting the private school from opening as a charter school for a period of twelve months do not apply. However, the provisions of Section 59-40-70(D) continue to apply to a private school which was not required to close for a period of twelve months after its conversion to a charter school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="468B6257" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4EEEE8B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2002 Act No. 341, § 1; 2006 Act No. 274, § 1, eff May 3, 2006; 2013 Act No. 59, § 1, eff June 12, 2013.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="28F69690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5FA19739" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2006 amendment added the above text and redesignated the severability provision as § 59-40-240.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="11AAEBAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2013 amendment added the text following "must not be allowed to open as a charter school for a period of twelve months;".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="09BACF44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="388821BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-220. South Carolina Public Charter School District.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1C398AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) The South Carolina Public Charter School District is created as a public body. The South Carolina Public Charter School District must be considered a local education agency and is eligible to receive state and federal funds and grants available for public charter schools and other schools to the same degree as other local education agencies. The South Carolina Public Charter School District may not have a local tax base and may not receive local property taxes. This prohibition does not extend to local </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>funds received by the district on behalf of sponsored charter schools pursuant to Section 59-40-140(B).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0E0709E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) The geographical boundaries of the South Carolina Public Charter School District are the same as the boundaries of the State of South Carolina.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5F1BCDD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(C) The office of the South Carolina Public Charter School District Board of Trustees must be housed in the State Department of Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="74948F51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="60FF9076" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 15, eff May 14, 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6FD15846" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="215B4612" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment inserted "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>This prohibition does not extend to local funds received by the district on behalf of sponsored charter schools pursuant to Section 59-40-140(B)." in subsection (A).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="62C686A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4D982D44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-230. Board of trustees; membership; powers and duties.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="193A84CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(A)(1) The South Carolina Public Charter School District must be governed by a board of trustees consisting of not more than nine members:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2A6B5173" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a) two appointed by the Governor;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7A838DCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b) one appointed by the Speaker of the House of Representatives;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0FB99DD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(c) one appointed by the President of the Senate; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5E122C06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d) five to be appointed by the Governor upon the recommendation of the:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="52D8E989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i) South Carolina Association of School Administrators;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6B719A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ii) South Carolina Manufacturers and Commerce;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="5B23CF63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iii) South Carolina Education Oversight Committee;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="446F4199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(iv) South Carolina School Boards Association; and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="55FEED37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(v) South Carolina Alliance of Black Educators.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7ECB3FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(2) The seven members appointed by the Governor pursuant to this subsection are subject to advice and consent of the Senate. Membership of the committee must reflect representatives from each of the entities in item (4) or their designee as reflected in their recommendation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="55CAC8F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(3) Each member of the board of trustees shall serve terms of three years, except that, for the initial members, two appointed by the Governor, one by the Speaker of the House, and one by the President of the Senate, shall serve terms of one year and three appointed by the Governor shall serve terms of two years. A member of the board may be removed after appointment pursuant to Section 1-3-240. In making appointments, every effort must be made to ensure that all geographic areas of the State are represente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>d and that the membership reflects urban and rural areas of the State as well as the ethnic diversity of the State.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="38181E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(B) The South Carolina Public Charter School District Board of Trustees has the same powers, rights, and responsibilities with respect to charter schools as other school district boards of trustees of this State including, but not limited to, sponsoring charter schools and applying for federal charter school grants, except that the South Carolina Public Charter School District Board of Trustees may not offer application for a charter school, issue bonds, or levy taxes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="68C9FB1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(C) The South Carolina Public Charter School District Board of Trustees annually shall elect a chairman and other officers, as it considers necessary from among its membership.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="628D69AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(D) Members of the South Carolina Public Charter School District Board of Trustees are not eligible to receive compensation but are eligible for per diem, mileage, and subsistence as provided by law for members of state boards, committees, and commissions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2B654B4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(E) The South Carolina Public Charter School District Board of Trustees shall:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="44CA5062" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) exercise general supervision over public charter schools sponsored by the district;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="536754F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2) grant charter status to qualifying applicants for public charter schools pursuant to this chapter;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="76D568D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) adopt and use an official seal in the authentication of its acts;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="08F40CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(4) keep a record of its proceedings;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="314DF811" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(5) adopt rules of governance;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="16B02DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(6) determine the policy of the district and the work undertaken by it;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="2765DBD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(7) prepare a budget for expenditures necessary for the proper maintenance of the board and the accomplishment of its purpose;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7961ADFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(8) keep financial records in accordance with state and federal accounting codes and procedures;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="3CFEE554" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(9) comply with and ensure compliance of applicable state and federal regulations;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0502DA15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(10) procure an outside annual certified financial audit on funds and submit to the State Department of Education as required by the State Department of Education;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0F3F3FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>(11) be subject to the Freedom of Information Act;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1A2B581E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(12) have the power to hire and fire the superintendent of the district who may have staff as needed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1185F916" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(F) The South Carolina Public Charter School District Board of Trustees may contract, sue, and be sued.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="00D40586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="7BC6257D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006; 2012 Act No. 164, § 13, eff May 14, 2012; 2019 Act No. 1 (S.2), § 67, eff January 31, 2019; 2026 Act No. 123 (S.454), § 17, eff May 15, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1BF4F4CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Effect of Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="09D36D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>The 2012 amendment rewrote subsection (A).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="70983E26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2019 Act No. 1, § 67, redesignated (A) as (A)(1), (1) to (4) as (a) to (d), (a) to (e) as (i) to (v), and inserted the (2) and (3) designators; in (A), in (1)(c), substituted "President of the Senate" for "President Pro Tempore of the Senate"; and in (A)(3), in the first sentence, substituted "President of the Senate" for "President Pro Tempore of the Senate".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="41F511D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>2026 Act No. 123, § 17, in (A)(1)(d)(ii), substituted "Manufacturers and Commerce" for "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>Chamber of Commerce".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1B8DADF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="47545E24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-235. Geographical boundaries.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="4EBF8161" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The geographical boundaries from which a charter school sponsored by a public or independent institution of higher learning may accept students are the same as the boundaries of the State of South Carolina.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3998DEEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="739C3D92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: 2012 Act No. 164, § 3, eff May 14, 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3A8FAEF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="6BA2B8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 59-40-240. Severability.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="0F7BFB29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>If any section, subsection, paragraph, subparagraph, sentence, clause, phrase, or word of this chapter is for any reason held to be unconstitutional or invalid, such holding shall not affect the constitutionality or validity of the remaining portions of this chapter, the General Assembly hereby declaring that it would have passed this chapter, and each and every section, subsection, paragraph, subparagraph, sentence, clause, phrase, and word thereof, irrespective of the fact that any one or more sections, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ubsections, paragraphs, subparagraphs, sentences, clauses, phrases, or words thereof may be declared to be unconstitutional, invalid, or otherwise ineffective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="428AD45A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="061BDF44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 2006 Act No. 274, § 1, eff May 3, 2006.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...212 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1B25C922" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Effect of Amendment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3896 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C17CB5" w:rsidRDefault="00C17CB5" w14:paraId="1113F683" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>The 2006 amendment redesignated this section from § 59-40-210.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>