--- v1 (2025-12-17)
+++ v2 (2026-10-22)
@@ -1,1407 +1,1432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R49d9dd2be8cd4714" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c592a69883f458182a3831d9969e95e.psmdcp" Id="R7e403017b4b24265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5293173b526c44aa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e3ad842156649a5b0df028feb60560f.psmdcp" Id="R3ea0fab650d9471e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="096E2E84" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="6A2F5E95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="2B9E3663" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="5A1AF011" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Payment of Post-Termination Claims to Sales Representatives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="13EF3ABB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="495B60CD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="32B81DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="5819A6AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-10. Definitions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="21C6CBEC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="31951587" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>As used in this chapter:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="207AF7E4" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="01E73C10" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="09260EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(1) "Commissions" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>means compensation accruing to a sales representative for payment by a principal, the rate of which is expressed as a percentage of the amount of orders or sales or as a specified amount of each order or sale.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="3C57F470" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) "Person" means an individual, corporation, partnership, association, estate, or trust.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="509FAD7B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="2B109530" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(3) "Principal" means a person who:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="4B7AE349" w14:textId="77777777">
-[...40 lines deleted...]
-        </w:rPr>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="01110424" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>(a) manufactures, produces, imports, or distributes a tangible product for wholesale;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="73C69BB1" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="7BE58913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>(b) contracts with a sales representative to solicit orders for the product; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="66DEEC16" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="4523DC20" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) compensates the sales representative, in whole or in part, by commission.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="2F315FC4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="34BF051D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4) "Sales representative" means a person who:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="26199363" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="64CD990F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a) contracts with a principal to solicit wholesale orders;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="44B200DD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="1B1C2032" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(b) is compensated, in whole or in part, by commission;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="60ECE55C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="79B1A2C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c) does not place orders or purchase for his own account or for resale; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="1CBF30C1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="05565F18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d) does not sell or take orders for the sale of products to the ultimate consumer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="73876847" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2F5007B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="3BEB44DD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="00E7E903" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="172612DB" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="147F243D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="7FBC036F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="745BACE9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-20. Principal to pay commissions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="354A0369" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="7EBD3DD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>When a contract between a sales representative and a principal is terminated for any reason, the principal shall pay the sales representative all commissions that have or will accrue under the contract to the sales representative according to the terms of the contract.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5BEFA133" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="08E8ADA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="7663D51E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="34FA35B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="48E1D780" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="74AAFBCB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="1E23B140" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="2C6820AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-30. Principal's civil liability.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="449C4EE1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="6D57BCCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>A principal who fails to comply with the provisions of Section 39-65-20 is liable to the sales representative in a civil action for:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="70E431C3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="732B7169" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1) all amounts due the sales representative plus punitive damages in an amount not to exceed three times the amount of commissions due the sales representative; and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="1D7230A5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="2CC0A55E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2) attorney's fees actually and reasonably incurred by the sales representative in the action and court costs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1E8C85A9" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="55870641" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="4222E2FE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="338E9FEB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="17357F39" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="27087750" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="1AEA922B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="3E031F32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-40. Frivolous action; sales representative's liability.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="62D77D0F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="08B72830" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where the court determines that an action brought by a sales representative against a principal under this chapter is frivolous, the sales representative is liable to the principal for attorney's fees actually and reasonably incurred by the principal in defending the action and court costs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1D0A0292" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="57D6BB95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="55C8B6B3" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="309FFFE4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="05E1BFEE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4C504239" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="0875EA65" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="023D6D61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-50. Nonresident principals subject to personal jurisdiction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="769D02D1" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="5043E384" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>A principal who is not a resident of this State who contracts with a sales representative to solicit orders in this State is deemed to be doing business in this State for purposes of the exercise of personal jurisdiction over nonresidents under Part 8, Chapter 2, Title 36.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D0603B5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="04D31E9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="73C8A603" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="58DF9407" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="533AB2EE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="76A5F6E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="0BE6016B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="088A2274" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-60. Effect of chapter on other rights and remedies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="3785508C" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="36B1198E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
         <w:t>Nothing in this chapter invalidates or restricts any other right or remedy available to a sales representative or precludes a sales representative from seeking to recover in one action on all claims against a principal.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5D1BF187" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6BA7E468" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="6F4AB303" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="0F91129E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1FA6FE7A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6B239736" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="24987A18" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="37C675B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-70. Effect of waiver of chapter provisions in contract.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="45C462FC" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="00D16653" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>A provision in any contract between a sales representative and a principal purporting to waive any provision of this chapter, whether by expressed waiver or by a contract subject to the laws of another state, is void.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="46492AAE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="66DAF43E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="166A258A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="33873387" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="04E17791" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="231A5103" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="3B9B6C89" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="4666E5A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 39-65-80. Restrictions on actions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="13453AC7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="11E484A8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Any person bringing an action under the provisions of this chapter may not bring an action under the provisions of Section 41-10-10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7244D4C5" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4F180BA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E" w14:paraId="3543169D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BE04BB" w:rsidRDefault="00BE04BB" w14:paraId="18255E6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: 1988 Act No. 489, eff May 2, 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>