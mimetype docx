--- v1 (2025-11-25)
+++ v2 (2026-10-31)
@@ -1,916 +1,916 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5a6540280b9b437f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f6837cf714a44678ec9ef21ea78baec.psmdcp" Id="Rcf5d6ad2927e41ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf3f64cd20c1340c3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ea207bede47459e82b1bf48a7940302.psmdcp" Id="R41fda050e5be41cb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="0800F8ED" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="5F494D50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="457AEB4F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="3FC4B362" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Athletic Trainers' Act of South Carolina [Repealed]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="464EF3B1" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="614DC4A4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="7AE0728F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="1AA13865" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-10. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="54A2ACEE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="307F5A7A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="039B166B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="6482CF80" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Short title, had the following history: 1984 Act No. 441, § 1. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1B6E4362" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="2519D27A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1C7E37DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="2D117CBF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-20. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="326F5DE4" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="4F92CEFF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="47DF0875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="46DDB7B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Definitions, had the following history: 1984 Act No. 441, § 2; 1992 Act No. 330, § 1; 2019 Act No. 61 (H.3621), § 1, eff May 16, 2019. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6EB3A880" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="5013E775" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5682DA4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="52294CE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-30. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="48063268" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="707939D1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="505484D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="5C6FF089" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Promulgation of regulations; establishment of Athletic Trainers' Advisory Committee, had the following history: 1984 Act No. 441, § 3; 1990 Act No. 522, § 2. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="589306C0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="28E1636F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5D91A00E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="181D1B60" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-40. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="16DEEDA3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="4F132DF7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5ECD64A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="50215979" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Necessity of certification; application; administrative procedures, had the following history: 1984 Act No. 441, § 4. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6A20F989" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="623EB37B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2FE07855" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="7B97FA32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-50. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3E814AAA" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="59527CB2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="08B12379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="0E40D74C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Requirements for certification, had the following history: 1984 Act No. 441, § 5; 1992 Act No. 330, § 2; 2006 Act No. 356, § 1, eff June 9, 2006; 2019 Act No. 61 (H.3621), § 2, eff May 16, 2019. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="43C6F1FB" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="2FDF3F55" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6F4E06B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="23B24E7E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-60. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="25AB48F7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="0E09F5F2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="00570769" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="68484C30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Reciprocity with other states, had the following history: 1984 Act No. 441, § 6. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="78343AD1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="5DFA392D" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A3D8A36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="2B928871" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-70. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5C150426" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="5BBA9E76" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4F243C38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="1C0C7097" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Fees, had the following history: 1984 Act No. 441, § 7. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="34327FB0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="7BA10B34" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="086B4BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="22B58812" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-80. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7E19EB8C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="19E2D75B" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7E539547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="57B97E9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Exemption from certification, had the following history: 1984 Act No. 441, § 8. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6A37549C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="1C63134E" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="300CBDF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="08C26148" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-90. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="24F17B5A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="4A60D98F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3D3DBF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="40581867" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Grandfather provision, had the following history: 1984 Act No. 441, § 9. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="015696C8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="7D880BB6" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D3EDD72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="51468DAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-100. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6B92E93D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="5B53464F" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="14F859BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="4F397635" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Applicability to employee of athletic organization, had the following history: 1984 Act No. 441, § 10; 1992 Act No. 330, § 3; 2019 Act No. 61 (H.3621), § 3, eff May 16, 2019. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="583DCB85" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="69B1766A" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="687BEE1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="7125E5D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-110. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="55E95A64" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="32B2E455" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="54D70218" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="43A11D8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Hiring of certified athletic trainers by school districts, had the following history: 1984 Act No. 441, § 11. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4E3526BE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="2FEF04D2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="159F8280" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="47D18036" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>SECTION 44-75-120. Repealed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="true"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="59FAD153" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="001131F3" w:rsidRDefault="001131F3" w14:paraId="06A8FD68" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="23ACF550" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002E6E54" w:rsidRDefault="002E6E54" w14:paraId="401EA8A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>HISTORY: Former Section, titled Penalties, had the following history: 1984 Act No. 441 § 12; 2019 Act No. 61 (H.3621), § 4, eff May 16, 2019. Repealed by 2023 Act No. 77, § 1, eff June 19, 2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>